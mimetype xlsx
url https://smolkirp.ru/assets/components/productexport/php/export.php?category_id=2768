--- v1 (2025-11-22)
+++ v2 (2026-04-07)
@@ -14,53 +14,53 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
-[...1 lines deleted...]
-    <t>*прайс действителен на 22.11.2025</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+  <si>
+    <t>*прайс действителен на 07.04.2026</t>
   </si>
   <si>
     <t>Телефон: +7 (4812) 548-588  
 Адрес: г.Смоленск. Ул. 25 Сентября, д9к1
 http://smolkirp.ru</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>На поддоне</t>
   </si>
   <si>
     <t>В машине</t>
   </si>
   <si>
     <t>Розничная цена</t>
   </si>
   <si>
     <t>Оптовая цена</t>
   </si>
   <si>
     <t>Акция</t>
   </si>
   <si>
@@ -69,51 +69,63 @@
   <si>
     <t>PEREL</t>
   </si>
   <si>
     <t>Штукатурка PEREL  18 кг, белый</t>
   </si>
   <si>
     <t>Штукатурка PEREL  20 кг, серый, F 50</t>
   </si>
   <si>
     <t>Штукатурка PEREL  25 кг, белый</t>
   </si>
   <si>
     <t>Штукатурка PEREL  25 кг, серый, F 50</t>
   </si>
   <si>
     <t>Штукатурка PEREL  30 кг, белый, F 50</t>
   </si>
   <si>
     <t>Штукатурка PEREL  30 кг, серый, F 50</t>
   </si>
   <si>
     <t>Quick-Mix</t>
   </si>
   <si>
+    <t>Штукатурка Quick-Mix 25 кг, серый</t>
+  </si>
+  <si>
+    <t>Штукатурка Quick-Mix 25 кг, цветной</t>
+  </si>
+  <si>
     <t>Штукатурка Quick-Mix 30 кг, белый, F 75</t>
+  </si>
+  <si>
+    <t>Штукатурка Quick-Mix 30 кг, серый</t>
+  </si>
+  <si>
+    <t>Штукатурка Quick-Mix 30 кг, серый, F 50</t>
   </si>
   <si>
     <t>Wienerberger</t>
   </si>
   <si>
     <t>Штукатурка Wienerberger 20 кг , серый, F 75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="9">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -681,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O16"/>
+  <dimension ref="A1:O20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="114" customWidth="true" style="3"/>
     <col min="3" max="3" width="13" customWidth="true" style="3"/>
     <col min="4" max="4" width="14.875" customWidth="true" style="3"/>
     <col min="5" max="5" width="16.625" customWidth="true" style="3"/>
     <col min="6" max="6" width="16.625" customWidth="true" style="3"/>
     <col min="7" max="7" width="16.625" customWidth="true" style="3"/>
     <col min="8" max="8" width="10.875" customWidth="true" style="8"/>
     <col min="9" max="9" width="10.875" customWidth="true" style="8"/>
     <col min="10" max="10" width="10.875" customWidth="true" style="8"/>
     <col min="11" max="11" width="22.5" customWidth="true" style="8"/>
     <col min="12" max="12" width="10.875" hidden="true" customWidth="true" style="8"/>
     <col min="13" max="13" width="10.875" hidden="true" customWidth="true" style="8"/>
     <col min="14" max="14" width="21.5" customWidth="true" style="10"/>
     <col min="15" max="15" width="21.5" customWidth="true" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
@@ -914,95 +926,157 @@
       </c>
       <c r="D12" s="26"/>
       <c r="E12" s="26">
         <v>579.0</v>
       </c>
       <c r="F12" s="28">
         <v>579.0</v>
       </c>
       <c r="G12" s="29"/>
     </row>
     <row r="13" spans="1:15">
       <c r="B13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="27"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
     </row>
     <row r="14" spans="1:15">
       <c r="B14" s="26" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="26">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D14" s="26"/>
       <c r="E14" s="26">
-        <v>1249.41</v>
+        <v>669.8</v>
       </c>
       <c r="F14" s="28">
-        <v>1249.41</v>
+        <v>669.8</v>
       </c>
       <c r="G14" s="29"/>
     </row>
     <row r="15" spans="1:15">
-      <c r="B15" s="25" t="s">
+      <c r="B15" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="C15" s="27"/>
-[...3 lines deleted...]
-      <c r="G15" s="27"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26">
+        <v>2278.28</v>
+      </c>
+      <c r="F15" s="28">
+        <v>2278.28</v>
+      </c>
+      <c r="G15" s="29"/>
     </row>
     <row r="16" spans="1:15">
       <c r="B16" s="26" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="26">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D16" s="26"/>
       <c r="E16" s="26">
+        <v>1270.24</v>
+      </c>
+      <c r="F16" s="28">
+        <v>1270.24</v>
+      </c>
+      <c r="G16" s="29"/>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="B17" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="26">
+        <v>50</v>
+      </c>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26">
+        <v>388.0</v>
+      </c>
+      <c r="F17" s="28">
+        <v>388.0</v>
+      </c>
+      <c r="G17" s="29"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="B18" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="26">
+        <v>50</v>
+      </c>
+      <c r="D18" s="26"/>
+      <c r="E18" s="26">
+        <v>444.0</v>
+      </c>
+      <c r="F18" s="28">
+        <v>444.0</v>
+      </c>
+      <c r="G18" s="29"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="B19" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="27"/>
+      <c r="D19" s="27"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="27"/>
+      <c r="G19" s="27"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="B20" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="26">
+        <v>40</v>
+      </c>
+      <c r="D20" s="26"/>
+      <c r="E20" s="26">
         <v>642.0</v>
       </c>
-      <c r="F16" s="28">
+      <c r="F20" s="28">
         <v>642.0</v>
       </c>
-      <c r="G16" s="29"/>
+      <c r="G20" s="29"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B13:G13"/>
-    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B19:G19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>