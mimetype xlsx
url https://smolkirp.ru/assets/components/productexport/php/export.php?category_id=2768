--- v2 (2026-04-07)
+++ v3 (2026-08-21)
@@ -14,53 +14,53 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
-[...1 lines deleted...]
-    <t>*прайс действителен на 07.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+  <si>
+    <t>*прайс действителен на 21.08.2026</t>
   </si>
   <si>
     <t>Телефон: +7 (4812) 548-588  
 Адрес: г.Смоленск. Ул. 25 Сентября, д9к1
 http://smolkirp.ru</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>На поддоне</t>
   </si>
   <si>
     <t>В машине</t>
   </si>
   <si>
     <t>Розничная цена</t>
   </si>
   <si>
     <t>Оптовая цена</t>
   </si>
   <si>
     <t>Акция</t>
   </si>
   <si>
@@ -69,63 +69,51 @@
   <si>
     <t>PEREL</t>
   </si>
   <si>
     <t>Штукатурка PEREL  18 кг, белый</t>
   </si>
   <si>
     <t>Штукатурка PEREL  20 кг, серый, F 50</t>
   </si>
   <si>
     <t>Штукатурка PEREL  25 кг, белый</t>
   </si>
   <si>
     <t>Штукатурка PEREL  25 кг, серый, F 50</t>
   </si>
   <si>
     <t>Штукатурка PEREL  30 кг, белый, F 50</t>
   </si>
   <si>
     <t>Штукатурка PEREL  30 кг, серый, F 50</t>
   </si>
   <si>
     <t>Quick-Mix</t>
   </si>
   <si>
-    <t>Штукатурка Quick-Mix 25 кг, серый</t>
-[...4 lines deleted...]
-  <si>
     <t>Штукатурка Quick-Mix 30 кг, белый, F 75</t>
-  </si>
-[...4 lines deleted...]
-    <t>Штукатурка Quick-Mix 30 кг, серый, F 50</t>
   </si>
   <si>
     <t>Wienerberger</t>
   </si>
   <si>
     <t>Штукатурка Wienerberger 20 кг , серый, F 75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="9">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -693,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O20"/>
+  <dimension ref="A1:O16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="114" customWidth="true" style="3"/>
     <col min="3" max="3" width="13" customWidth="true" style="3"/>
     <col min="4" max="4" width="14.875" customWidth="true" style="3"/>
     <col min="5" max="5" width="16.625" customWidth="true" style="3"/>
     <col min="6" max="6" width="16.625" customWidth="true" style="3"/>
     <col min="7" max="7" width="16.625" customWidth="true" style="3"/>
     <col min="8" max="8" width="10.875" customWidth="true" style="8"/>
     <col min="9" max="9" width="10.875" customWidth="true" style="8"/>
     <col min="10" max="10" width="10.875" customWidth="true" style="8"/>
     <col min="11" max="11" width="22.5" customWidth="true" style="8"/>
     <col min="12" max="12" width="10.875" hidden="true" customWidth="true" style="8"/>
     <col min="13" max="13" width="10.875" hidden="true" customWidth="true" style="8"/>
     <col min="14" max="14" width="21.5" customWidth="true" style="10"/>
     <col min="15" max="15" width="21.5" customWidth="true" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
@@ -824,259 +812,197 @@
       <c r="K5" s="13"/>
       <c r="L5" s="13"/>
       <c r="M5" s="13"/>
       <c r="N5" s="13"/>
       <c r="O5" s="13"/>
     </row>
     <row r="6" spans="1:15">
       <c r="B6" s="25" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="27"/>
       <c r="D6" s="27"/>
       <c r="E6" s="27"/>
       <c r="F6" s="27"/>
       <c r="G6" s="27"/>
     </row>
     <row r="7" spans="1:15">
       <c r="B7" s="26" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="26">
         <v>33</v>
       </c>
       <c r="D7" s="26"/>
       <c r="E7" s="26">
-        <v>2509.0</v>
+        <v>2634.0</v>
       </c>
       <c r="F7" s="28">
-        <v>2509.0</v>
+        <v>2634.0</v>
       </c>
       <c r="G7" s="29"/>
     </row>
     <row r="8" spans="1:15">
       <c r="B8" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="26">
         <v>48</v>
       </c>
       <c r="D8" s="26"/>
       <c r="E8" s="26">
-        <v>411.0</v>
+        <v>452.0</v>
       </c>
       <c r="F8" s="28">
-        <v>411.0</v>
+        <v>452.0</v>
       </c>
       <c r="G8" s="29"/>
     </row>
     <row r="9" spans="1:15">
       <c r="B9" s="26" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="26">
         <v>33</v>
       </c>
       <c r="D9" s="26"/>
       <c r="E9" s="26">
-        <v>1083.0</v>
+        <v>1137.0</v>
       </c>
       <c r="F9" s="28">
-        <v>1083.0</v>
+        <v>1137.0</v>
       </c>
       <c r="G9" s="29"/>
     </row>
     <row r="10" spans="1:15">
       <c r="B10" s="26" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="26">
         <v>48</v>
       </c>
       <c r="D10" s="26"/>
       <c r="E10" s="26">
-        <v>378.0</v>
+        <v>414.0</v>
       </c>
       <c r="F10" s="28">
-        <v>378.0</v>
+        <v>414.0</v>
       </c>
       <c r="G10" s="29"/>
     </row>
     <row r="11" spans="1:15">
       <c r="B11" s="26" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="26">
         <v>40</v>
       </c>
       <c r="D11" s="26"/>
       <c r="E11" s="26">
-        <v>625.0</v>
+        <v>690.0</v>
       </c>
       <c r="F11" s="28">
-        <v>625.0</v>
+        <v>690.0</v>
       </c>
       <c r="G11" s="29"/>
     </row>
     <row r="12" spans="1:15">
       <c r="B12" s="26" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="26">
         <v>40</v>
       </c>
       <c r="D12" s="26"/>
       <c r="E12" s="26">
-        <v>579.0</v>
+        <v>371.0</v>
       </c>
       <c r="F12" s="28">
-        <v>579.0</v>
+        <v>371.0</v>
       </c>
       <c r="G12" s="29"/>
     </row>
     <row r="13" spans="1:15">
       <c r="B13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="27"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
     </row>
     <row r="14" spans="1:15">
       <c r="B14" s="26" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="26">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D14" s="26"/>
       <c r="E14" s="26">
-        <v>669.8</v>
+        <v>1308.34</v>
       </c>
       <c r="F14" s="28">
-        <v>669.8</v>
+        <v>1308.34</v>
       </c>
       <c r="G14" s="29"/>
     </row>
     <row r="15" spans="1:15">
-      <c r="B15" s="26" t="s">
+      <c r="B15" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="C15" s="26"/>
-[...7 lines deleted...]
-      <c r="G15" s="29"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="27"/>
+      <c r="E15" s="27"/>
+      <c r="F15" s="27"/>
+      <c r="G15" s="27"/>
     </row>
     <row r="16" spans="1:15">
       <c r="B16" s="26" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="26">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D16" s="26"/>
       <c r="E16" s="26">
-        <v>1270.24</v>
+        <v>642.0</v>
       </c>
       <c r="F16" s="28">
-        <v>1270.24</v>
+        <v>642.0</v>
       </c>
       <c r="G16" s="29"/>
-    </row>
-[...56 lines deleted...]
-      <c r="G20" s="29"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B13:G13"/>
-    <mergeCell ref="B19:G19"/>
+    <mergeCell ref="B15:G15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>