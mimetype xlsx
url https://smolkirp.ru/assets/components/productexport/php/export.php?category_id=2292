--- v1 (2026-02-16)
+++ v2 (2026-04-06)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>*прайс действителен на 16.02.2026</t>
+    <t>*прайс действителен на 06.04.2026</t>
   </si>
   <si>
     <t>Телефон: +7 (4812) 548-588  
 Адрес: г.Смоленск. Ул. 25 Сентября, д9к1
 http://smolkirp.ru</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>На поддоне</t>
   </si>
   <si>
     <t>В машине</t>
   </si>
   <si>
     <t>Розничная цена</t>
   </si>
   <si>
     <t>Оптовая цена</t>
   </si>
   <si>
     <t>Акция</t>
   </si>
   <si>
@@ -1070,82 +1070,82 @@
       <c r="E19" s="26">
         <v>568.0</v>
       </c>
       <c r="F19" s="28">
         <v>568.0</v>
       </c>
       <c r="G19" s="29"/>
     </row>
     <row r="20" spans="1:15">
       <c r="B20" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="27"/>
       <c r="D20" s="27"/>
       <c r="E20" s="27"/>
       <c r="F20" s="27"/>
       <c r="G20" s="27"/>
     </row>
     <row r="21" spans="1:15">
       <c r="B21" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="26"/>
       <c r="D21" s="26"/>
       <c r="E21" s="26">
-        <v>790.0</v>
+        <v>900.0</v>
       </c>
       <c r="F21" s="28">
-        <v>790.0</v>
+        <v>900.0</v>
       </c>
       <c r="G21" s="29"/>
     </row>
     <row r="22" spans="1:15">
       <c r="B22" s="26" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26">
-        <v>790.0</v>
+        <v>940.0</v>
       </c>
       <c r="F22" s="28">
-        <v>790.0</v>
+        <v>940.0</v>
       </c>
       <c r="G22" s="29"/>
     </row>
     <row r="23" spans="1:15">
       <c r="B23" s="26" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="26"/>
       <c r="D23" s="26"/>
       <c r="E23" s="26">
-        <v>790.0</v>
+        <v>900.0</v>
       </c>
       <c r="F23" s="28">
-        <v>790.0</v>
+        <v>900.0</v>
       </c>
       <c r="G23" s="29"/>
     </row>
     <row r="24" spans="1:15">
       <c r="B24" s="25" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
     </row>
     <row r="25" spans="1:15">
       <c r="B25" s="26" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="26"/>
       <c r="D25" s="26">
         <v>198</v>
       </c>
       <c r="E25" s="26">
         <v>701.0</v>
       </c>
       <c r="F25" s="28">