--- v2 (2026-04-06)
+++ v3 (2026-07-31)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>*прайс действителен на 06.04.2026</t>
+    <t>*прайс действителен на 31.07.2026</t>
   </si>
   <si>
     <t>Телефон: +7 (4812) 548-588  
 Адрес: г.Смоленск. Ул. 25 Сентября, д9к1
 http://smolkirp.ru</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>На поддоне</t>
   </si>
   <si>
     <t>В машине</t>
   </si>
   <si>
     <t>Розничная цена</t>
   </si>
   <si>
     <t>Оптовая цена</t>
   </si>
   <si>
     <t>Акция</t>
   </si>
   <si>