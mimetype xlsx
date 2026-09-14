--- v3 (2026-07-31)
+++ v4 (2026-09-14)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>*прайс действителен на 31.07.2026</t>
+    <t>*прайс действителен на 14.09.2026</t>
   </si>
   <si>
     <t>Телефон: +7 (4812) 548-588  
 Адрес: г.Смоленск. Ул. 25 Сентября, д9к1
 http://smolkirp.ru</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>На поддоне</t>
   </si>
   <si>
     <t>В машине</t>
   </si>
   <si>
     <t>Розничная цена</t>
   </si>
   <si>
     <t>Оптовая цена</t>
   </si>
   <si>
     <t>Акция</t>
   </si>
   <si>