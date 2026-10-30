--- v4 (2026-09-14)
+++ v5 (2026-10-30)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>*прайс действителен на 14.09.2026</t>
+    <t>*прайс действителен на 30.10.2026</t>
   </si>
   <si>
     <t>Телефон: +7 (4812) 548-588  
 Адрес: г.Смоленск. Ул. 25 Сентября, д9к1
 http://smolkirp.ru</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>На поддоне</t>
   </si>
   <si>
     <t>В машине</t>
   </si>
   <si>
     <t>Розничная цена</t>
   </si>
   <si>
     <t>Оптовая цена</t>
   </si>
   <si>
     <t>Акция</t>
   </si>
   <si>
@@ -1124,134 +1124,134 @@
       </c>
       <c r="F23" s="28">
         <v>900.0</v>
       </c>
       <c r="G23" s="29"/>
     </row>
     <row r="24" spans="1:15">
       <c r="B24" s="25" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
     </row>
     <row r="25" spans="1:15">
       <c r="B25" s="26" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="26"/>
       <c r="D25" s="26">
         <v>198</v>
       </c>
       <c r="E25" s="26">
-        <v>701.0</v>
+        <v>765.0</v>
       </c>
       <c r="F25" s="28">
-        <v>701.0</v>
+        <v>765.0</v>
       </c>
       <c r="G25" s="29"/>
     </row>
     <row r="26" spans="1:15">
       <c r="B26" s="26" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="26"/>
       <c r="D26" s="26">
         <v>704</v>
       </c>
       <c r="E26" s="26">
-        <v>474.0</v>
+        <v>517.0</v>
       </c>
       <c r="F26" s="28">
-        <v>474.0</v>
+        <v>517.0</v>
       </c>
       <c r="G26" s="29"/>
     </row>
     <row r="27" spans="1:15">
       <c r="B27" s="26" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="26"/>
       <c r="D27" s="26">
         <v>704</v>
       </c>
       <c r="E27" s="26">
-        <v>474.0</v>
+        <v>517.0</v>
       </c>
       <c r="F27" s="28">
-        <v>474.0</v>
+        <v>517.0</v>
       </c>
       <c r="G27" s="29"/>
     </row>
     <row r="28" spans="1:15">
       <c r="B28" s="26" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="26"/>
       <c r="D28" s="26">
         <v>704</v>
       </c>
       <c r="E28" s="26">
-        <v>387.0</v>
+        <v>422.0</v>
       </c>
       <c r="F28" s="28">
-        <v>387.0</v>
+        <v>422.0</v>
       </c>
       <c r="G28" s="29"/>
     </row>
     <row r="29" spans="1:15">
       <c r="B29" s="26" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="26"/>
       <c r="D29" s="26">
         <v>1152</v>
       </c>
       <c r="E29" s="26">
-        <v>251.0</v>
+        <v>274.0</v>
       </c>
       <c r="F29" s="28">
-        <v>251.0</v>
+        <v>274.0</v>
       </c>
       <c r="G29" s="29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="B30" s="26" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="26"/>
       <c r="D30" s="26">
         <v>1152</v>
       </c>
       <c r="E30" s="26">
-        <v>205.0</v>
+        <v>223.0</v>
       </c>
       <c r="F30" s="28">
-        <v>205.0</v>
+        <v>223.0</v>
       </c>
       <c r="G30" s="29"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B20:G20"/>
     <mergeCell ref="B24:G24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>