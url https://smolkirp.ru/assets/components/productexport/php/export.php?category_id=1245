--- v3 (2026-03-13)
+++ v4 (2026-08-24)
@@ -14,53 +14,53 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
-[...1 lines deleted...]
-    <t>*прайс действителен на 13.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="326">
+  <si>
+    <t>*прайс действителен на 24.08.2026</t>
   </si>
   <si>
     <t>Телефон: +7 (4812) 548-588  
 Адрес: г.Смоленск. Ул. 25 Сентября, д9к1
 http://smolkirp.ru</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>На поддоне</t>
   </si>
   <si>
     <t>В машине</t>
   </si>
   <si>
     <t>Розничная цена</t>
   </si>
   <si>
     <t>Оптовая цена</t>
   </si>
   <si>
     <t>Акция</t>
   </si>
   <si>
@@ -571,62 +571,50 @@
     <t>Лицевой кирпич Воротынский КЗ, Соломенный 1НФ, руст, 250х120х65</t>
   </si>
   <si>
     <t>Лицевой кирпич Воротынский КЗ, Терракотовый 1НФ, гладкий , 250х120х65</t>
   </si>
   <si>
     <t>Лицевой кирпич Воротынский КЗ, Терракотовый 1НФ, руст, 250х120х65</t>
   </si>
   <si>
     <t>Лицевой кирпич Воротынский, 250х120х65, Желтый</t>
   </si>
   <si>
     <t>Лицевой кирпич Воротынский, 250х120х88, Желтый</t>
   </si>
   <si>
     <t>Лицевой кирпич Воротынский, 250х120х88, Коричневый</t>
   </si>
   <si>
     <t>Лицевой кирпич Воротынский, 250х120х88, Красный</t>
   </si>
   <si>
     <t>ЖКЗ</t>
   </si>
   <si>
     <t>Лицевой кирпич ЖКЗ, 250х120х65, Белый Гладкая</t>
-  </si>
-[...10 lines deleted...]
-    <t>Облицовочный кирпич ЖКЗ Белый Скала 1НФ, 250х120х65</t>
   </si>
   <si>
     <t>Облицовочный кирпич ЖКЗ Красный Бархат 1,4НФ, 250х120х88</t>
   </si>
   <si>
     <t>Облицовочный кирпич ЖКЗ Красный Гладкий 1,4НФ, 250х120х88</t>
   </si>
   <si>
     <t>Облицовочный кирпич ЖКЗ Красный Пена 1НФ, 250х120х65</t>
   </si>
   <si>
     <t>Облицовочный кирпич ЖКЗ Красный Скала 1,4НФ, 250х120х88</t>
   </si>
   <si>
     <t>Облицовочный кирпич ЖКЗ Крафт Бархат 0,7НФ, 250х85х65</t>
   </si>
   <si>
     <t>Облицовочный кирпич ЖКЗ Крафт Бархат 1,4НФ, 250х120х88</t>
   </si>
   <si>
     <t>Облицовочный кирпич ЖКЗ Крафт Гладкий 1,4НФ, 250х120х88</t>
   </si>
   <si>
     <t>Облицовочный кирпич ЖКЗ Крафт Гладкий 1НФ, 250х120х65</t>
   </si>
@@ -1611,51 +1599,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O326"/>
+  <dimension ref="A1:O322"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="114" customWidth="true" style="3"/>
     <col min="3" max="3" width="13" customWidth="true" style="3"/>
     <col min="4" max="4" width="14.875" customWidth="true" style="3"/>
     <col min="5" max="5" width="16.625" customWidth="true" style="3"/>
     <col min="6" max="6" width="16.625" customWidth="true" style="3"/>
     <col min="7" max="7" width="16.625" customWidth="true" style="3"/>
     <col min="8" max="8" width="10.875" customWidth="true" style="8"/>
     <col min="9" max="9" width="10.875" customWidth="true" style="8"/>
     <col min="10" max="10" width="10.875" customWidth="true" style="8"/>
     <col min="11" max="11" width="22.5" customWidth="true" style="8"/>
     <col min="12" max="12" width="10.875" hidden="true" customWidth="true" style="8"/>
     <col min="13" max="13" width="10.875" hidden="true" customWidth="true" style="8"/>
     <col min="14" max="14" width="21.5" customWidth="true" style="10"/>
     <col min="15" max="15" width="21.5" customWidth="true" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
@@ -4130,90 +4118,90 @@
         <v>45.0</v>
       </c>
       <c r="G138" s="29"/>
     </row>
     <row r="139" spans="1:15">
       <c r="B139" s="25" t="s">
         <v>142</v>
       </c>
       <c r="C139" s="27"/>
       <c r="D139" s="27"/>
       <c r="E139" s="27"/>
       <c r="F139" s="27"/>
       <c r="G139" s="27"/>
     </row>
     <row r="140" spans="1:15">
       <c r="B140" s="26" t="s">
         <v>143</v>
       </c>
       <c r="C140" s="26">
         <v>480</v>
       </c>
       <c r="D140" s="26">
         <v>8640</v>
       </c>
       <c r="E140" s="26">
-        <v>63.72</v>
+        <v>65.4</v>
       </c>
       <c r="F140" s="28">
-        <v>61.72</v>
+        <v>63.4</v>
       </c>
       <c r="G140" s="29"/>
     </row>
     <row r="141" spans="1:15">
       <c r="B141" s="26" t="s">
         <v>144</v>
       </c>
       <c r="C141" s="26">
         <v>600</v>
       </c>
       <c r="D141" s="26">
         <v>11400</v>
       </c>
       <c r="E141" s="26">
-        <v>55.52</v>
+        <v>57.0</v>
       </c>
       <c r="F141" s="28">
-        <v>53.52</v>
+        <v>55.0</v>
       </c>
       <c r="G141" s="29"/>
     </row>
     <row r="142" spans="1:15">
       <c r="B142" s="26" t="s">
         <v>145</v>
       </c>
       <c r="C142" s="26">
         <v>480</v>
       </c>
       <c r="D142" s="26">
         <v>8640</v>
       </c>
       <c r="E142" s="26">
-        <v>64.77</v>
+        <v>66.49</v>
       </c>
       <c r="F142" s="28">
-        <v>62.77</v>
+        <v>64.49</v>
       </c>
       <c r="G142" s="29"/>
     </row>
     <row r="143" spans="1:15">
       <c r="B143" s="26" t="s">
         <v>146</v>
       </c>
       <c r="C143" s="26">
         <v>600</v>
       </c>
       <c r="D143" s="26">
         <v>11400</v>
       </c>
       <c r="E143" s="26">
         <v>47.81</v>
       </c>
       <c r="F143" s="28">
         <v>45.81</v>
       </c>
       <c r="G143" s="29"/>
     </row>
     <row r="144" spans="1:15">
       <c r="B144" s="26" t="s">
         <v>147</v>
       </c>
@@ -4310,54 +4298,54 @@
       <c r="C149" s="26">
         <v>480</v>
       </c>
       <c r="D149" s="26">
         <v>8640</v>
       </c>
       <c r="E149" s="26">
         <v>57.19</v>
       </c>
       <c r="F149" s="28">
         <v>55.19</v>
       </c>
       <c r="G149" s="29"/>
     </row>
     <row r="150" spans="1:15">
       <c r="B150" s="26" t="s">
         <v>153</v>
       </c>
       <c r="C150" s="26">
         <v>480</v>
       </c>
       <c r="D150" s="26">
         <v>8640</v>
       </c>
       <c r="E150" s="26">
-        <v>64.77</v>
+        <v>66.49</v>
       </c>
       <c r="F150" s="28">
-        <v>62.77</v>
+        <v>64.49</v>
       </c>
       <c r="G150" s="29"/>
     </row>
     <row r="151" spans="1:15">
       <c r="B151" s="26" t="s">
         <v>154</v>
       </c>
       <c r="C151" s="26">
         <v>480</v>
       </c>
       <c r="D151" s="26">
         <v>8640</v>
       </c>
       <c r="E151" s="26">
         <v>58.72</v>
       </c>
       <c r="F151" s="28">
         <v>56.72</v>
       </c>
       <c r="G151" s="29"/>
     </row>
     <row r="152" spans="1:15">
       <c r="B152" s="26" t="s">
         <v>155</v>
       </c>
@@ -4844,2628 +4832,2556 @@
         <v>33.0</v>
       </c>
       <c r="G179" s="29"/>
     </row>
     <row r="180" spans="1:15">
       <c r="B180" s="25" t="s">
         <v>183</v>
       </c>
       <c r="C180" s="27"/>
       <c r="D180" s="27"/>
       <c r="E180" s="27"/>
       <c r="F180" s="27"/>
       <c r="G180" s="27"/>
     </row>
     <row r="181" spans="1:15">
       <c r="B181" s="26" t="s">
         <v>184</v>
       </c>
       <c r="C181" s="26">
         <v>360</v>
       </c>
       <c r="D181" s="26">
         <v>5760</v>
       </c>
       <c r="E181" s="26">
-        <v>177.7</v>
+        <v>184.2</v>
       </c>
       <c r="F181" s="28">
-        <v>175.7</v>
+        <v>174.2</v>
       </c>
       <c r="G181" s="29"/>
     </row>
     <row r="182" spans="1:15">
       <c r="B182" s="26" t="s">
         <v>185</v>
       </c>
       <c r="C182" s="26">
-        <v>660</v>
+        <v>352</v>
       </c>
       <c r="D182" s="26">
-        <v>10560</v>
+        <v>6336</v>
       </c>
       <c r="E182" s="26">
-        <v>46.1</v>
+        <v>54.7</v>
       </c>
       <c r="F182" s="28">
-        <v>44.1</v>
+        <v>52.2</v>
       </c>
       <c r="G182" s="29"/>
     </row>
     <row r="183" spans="1:15">
       <c r="B183" s="26" t="s">
         <v>186</v>
       </c>
       <c r="C183" s="26">
-        <v>660</v>
+        <v>352</v>
       </c>
       <c r="D183" s="26">
-        <v>10560</v>
+        <v>6336</v>
       </c>
       <c r="E183" s="26">
-        <v>46.1</v>
+        <v>54.7</v>
       </c>
       <c r="F183" s="28">
-        <v>44.1</v>
+        <v>52.2</v>
       </c>
       <c r="G183" s="29"/>
     </row>
     <row r="184" spans="1:15">
       <c r="B184" s="26" t="s">
         <v>187</v>
       </c>
       <c r="C184" s="26">
-        <v>660</v>
+        <v>480</v>
       </c>
       <c r="D184" s="26">
-        <v>10560</v>
+        <v>8640</v>
       </c>
       <c r="E184" s="26">
-        <v>46.1</v>
+        <v>40.5</v>
       </c>
       <c r="F184" s="28">
-        <v>44.1</v>
+        <v>38.5</v>
       </c>
       <c r="G184" s="29"/>
     </row>
     <row r="185" spans="1:15">
       <c r="B185" s="26" t="s">
         <v>188</v>
       </c>
       <c r="C185" s="26">
-        <v>480</v>
+        <v>352</v>
       </c>
       <c r="D185" s="26">
-        <v>8640</v>
+        <v>6336</v>
       </c>
       <c r="E185" s="26">
-        <v>55.2</v>
+        <v>54.7</v>
       </c>
       <c r="F185" s="28">
-        <v>53.2</v>
+        <v>52.2</v>
       </c>
       <c r="G185" s="29"/>
     </row>
     <row r="186" spans="1:15">
       <c r="B186" s="26" t="s">
         <v>189</v>
       </c>
       <c r="C186" s="26">
-        <v>352</v>
+        <v>660</v>
       </c>
       <c r="D186" s="26">
-        <v>6336</v>
+        <v>10560</v>
       </c>
       <c r="E186" s="26">
-        <v>50.3</v>
+        <v>33.7</v>
       </c>
       <c r="F186" s="28">
-        <v>47.8</v>
+        <v>31.7</v>
       </c>
       <c r="G186" s="29"/>
     </row>
     <row r="187" spans="1:15">
       <c r="B187" s="26" t="s">
         <v>190</v>
       </c>
       <c r="C187" s="26">
         <v>352</v>
       </c>
       <c r="D187" s="26">
-        <v>6336</v>
+        <v>5280</v>
       </c>
       <c r="E187" s="26">
-        <v>50.3</v>
+        <v>54.7</v>
       </c>
       <c r="F187" s="28">
-        <v>47.8</v>
+        <v>52.2</v>
       </c>
       <c r="G187" s="29"/>
     </row>
     <row r="188" spans="1:15">
       <c r="B188" s="26" t="s">
         <v>191</v>
       </c>
       <c r="C188" s="26">
-        <v>480</v>
+        <v>352</v>
       </c>
       <c r="D188" s="26">
-        <v>8640</v>
+        <v>6336</v>
       </c>
       <c r="E188" s="26">
-        <v>37.2</v>
+        <v>54.7</v>
       </c>
       <c r="F188" s="28">
-        <v>35.2</v>
+        <v>52.2</v>
       </c>
       <c r="G188" s="29"/>
     </row>
     <row r="189" spans="1:15">
       <c r="B189" s="26" t="s">
         <v>192</v>
       </c>
       <c r="C189" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D189" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E189" s="26">
-        <v>50.3</v>
+        <v>40.5</v>
       </c>
       <c r="F189" s="28">
-        <v>47.8</v>
+        <v>38.5</v>
       </c>
       <c r="G189" s="29"/>
     </row>
     <row r="190" spans="1:15">
       <c r="B190" s="26" t="s">
         <v>193</v>
       </c>
       <c r="C190" s="26">
         <v>660</v>
       </c>
       <c r="D190" s="26">
         <v>10560</v>
       </c>
       <c r="E190" s="26">
-        <v>31.0</v>
+        <v>33.7</v>
       </c>
       <c r="F190" s="28">
-        <v>29.0</v>
+        <v>31.7</v>
       </c>
       <c r="G190" s="29"/>
     </row>
     <row r="191" spans="1:15">
       <c r="B191" s="26" t="s">
         <v>194</v>
       </c>
       <c r="C191" s="26">
         <v>352</v>
       </c>
       <c r="D191" s="26">
         <v>5280</v>
       </c>
       <c r="E191" s="26">
-        <v>50.3</v>
+        <v>54.7</v>
       </c>
       <c r="F191" s="28">
-        <v>47.8</v>
+        <v>52.2</v>
       </c>
       <c r="G191" s="29"/>
     </row>
     <row r="192" spans="1:15">
       <c r="B192" s="26" t="s">
         <v>195</v>
       </c>
       <c r="C192" s="26">
-        <v>352</v>
+        <v>660</v>
       </c>
       <c r="D192" s="26">
-        <v>6336</v>
+        <v>10560</v>
       </c>
       <c r="E192" s="26">
-        <v>50.3</v>
+        <v>33.7</v>
       </c>
       <c r="F192" s="28">
-        <v>47.8</v>
+        <v>31.7</v>
       </c>
       <c r="G192" s="29"/>
     </row>
     <row r="193" spans="1:15">
       <c r="B193" s="26" t="s">
         <v>196</v>
       </c>
       <c r="C193" s="26">
-        <v>480</v>
+        <v>352</v>
       </c>
       <c r="D193" s="26">
-        <v>8640</v>
+        <v>5280</v>
       </c>
       <c r="E193" s="26">
-        <v>37.2</v>
+        <v>54.7</v>
       </c>
       <c r="F193" s="28">
-        <v>35.2</v>
+        <v>52.2</v>
       </c>
       <c r="G193" s="29"/>
     </row>
     <row r="194" spans="1:15">
       <c r="B194" s="26" t="s">
         <v>197</v>
       </c>
       <c r="C194" s="26">
-        <v>660</v>
+        <v>900</v>
       </c>
       <c r="D194" s="26">
-        <v>10560</v>
+        <v>8712</v>
       </c>
       <c r="E194" s="26">
-        <v>31.0</v>
+        <v>48.2</v>
       </c>
       <c r="F194" s="28">
-        <v>29.0</v>
+        <v>45.7</v>
       </c>
       <c r="G194" s="29"/>
     </row>
     <row r="195" spans="1:15">
       <c r="B195" s="26" t="s">
         <v>198</v>
       </c>
       <c r="C195" s="26">
         <v>352</v>
       </c>
       <c r="D195" s="26">
-        <v>5280</v>
+        <v>6336</v>
       </c>
       <c r="E195" s="26">
-        <v>50.3</v>
+        <v>57.4</v>
       </c>
       <c r="F195" s="28">
-        <v>47.8</v>
+        <v>54.9</v>
       </c>
       <c r="G195" s="29"/>
     </row>
     <row r="196" spans="1:15">
       <c r="B196" s="26" t="s">
         <v>199</v>
       </c>
       <c r="C196" s="26">
-        <v>660</v>
+        <v>480</v>
       </c>
       <c r="D196" s="26">
-        <v>10560</v>
+        <v>8640</v>
       </c>
       <c r="E196" s="26">
-        <v>31.0</v>
+        <v>42.5</v>
       </c>
       <c r="F196" s="28">
-        <v>29.0</v>
+        <v>40.5</v>
       </c>
       <c r="G196" s="29"/>
     </row>
     <row r="197" spans="1:15">
       <c r="B197" s="26" t="s">
         <v>200</v>
       </c>
       <c r="C197" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D197" s="26">
-        <v>5280</v>
+        <v>8640</v>
       </c>
       <c r="E197" s="26">
-        <v>50.3</v>
+        <v>71.5</v>
       </c>
       <c r="F197" s="28">
-        <v>47.8</v>
+        <v>69.5</v>
       </c>
       <c r="G197" s="29"/>
     </row>
     <row r="198" spans="1:15">
       <c r="B198" s="26" t="s">
         <v>201</v>
       </c>
       <c r="C198" s="26">
-        <v>900</v>
+        <v>352</v>
       </c>
       <c r="D198" s="26">
-        <v>8712</v>
+        <v>6336</v>
       </c>
       <c r="E198" s="26">
-        <v>41.7</v>
+        <v>96.6</v>
       </c>
       <c r="F198" s="28">
-        <v>39.7</v>
+        <v>94.1</v>
       </c>
       <c r="G198" s="29"/>
     </row>
     <row r="199" spans="1:15">
       <c r="B199" s="26" t="s">
         <v>202</v>
       </c>
       <c r="C199" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D199" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E199" s="26">
-        <v>50.3</v>
+        <v>71.5</v>
       </c>
       <c r="F199" s="28">
-        <v>47.8</v>
+        <v>69.5</v>
       </c>
       <c r="G199" s="29"/>
     </row>
     <row r="200" spans="1:15">
       <c r="B200" s="26" t="s">
         <v>203</v>
       </c>
       <c r="C200" s="26">
         <v>480</v>
       </c>
       <c r="D200" s="26">
         <v>8640</v>
       </c>
       <c r="E200" s="26">
-        <v>37.2</v>
+        <v>71.5</v>
       </c>
       <c r="F200" s="28">
-        <v>35.2</v>
+        <v>69.5</v>
       </c>
       <c r="G200" s="29"/>
     </row>
     <row r="201" spans="1:15">
       <c r="B201" s="26" t="s">
         <v>204</v>
       </c>
       <c r="C201" s="26">
         <v>480</v>
       </c>
       <c r="D201" s="26">
         <v>8640</v>
       </c>
       <c r="E201" s="26">
-        <v>67.2</v>
+        <v>71.5</v>
       </c>
       <c r="F201" s="28">
-        <v>65.2</v>
+        <v>69.5</v>
       </c>
       <c r="G201" s="29"/>
     </row>
     <row r="202" spans="1:15">
       <c r="B202" s="26" t="s">
         <v>205</v>
       </c>
       <c r="C202" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D202" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E202" s="26">
-        <v>90.9</v>
+        <v>71.5</v>
       </c>
       <c r="F202" s="28">
-        <v>88.4</v>
+        <v>69.5</v>
       </c>
       <c r="G202" s="29"/>
     </row>
     <row r="203" spans="1:15">
       <c r="B203" s="26" t="s">
         <v>206</v>
       </c>
       <c r="C203" s="26">
-        <v>480</v>
+        <v>900</v>
       </c>
       <c r="D203" s="26">
-        <v>8640</v>
+        <v>8712</v>
       </c>
       <c r="E203" s="26">
-        <v>67.2</v>
+        <v>48.2</v>
       </c>
       <c r="F203" s="28">
-        <v>65.2</v>
+        <v>45.7</v>
       </c>
       <c r="G203" s="29"/>
     </row>
     <row r="204" spans="1:15">
       <c r="B204" s="26" t="s">
         <v>207</v>
       </c>
       <c r="C204" s="26">
-        <v>480</v>
+        <v>352</v>
       </c>
       <c r="D204" s="26">
-        <v>8640</v>
+        <v>6336</v>
       </c>
       <c r="E204" s="26">
-        <v>67.2</v>
+        <v>57.4</v>
       </c>
       <c r="F204" s="28">
-        <v>65.2</v>
+        <v>54.9</v>
       </c>
       <c r="G204" s="29"/>
     </row>
     <row r="205" spans="1:15">
       <c r="B205" s="26" t="s">
         <v>208</v>
       </c>
       <c r="C205" s="26">
-        <v>480</v>
+        <v>352</v>
       </c>
       <c r="D205" s="26">
-        <v>8640</v>
+        <v>6336</v>
       </c>
       <c r="E205" s="26">
-        <v>67.2</v>
+        <v>57.4</v>
       </c>
       <c r="F205" s="28">
-        <v>65.2</v>
+        <v>54.9</v>
       </c>
       <c r="G205" s="29"/>
     </row>
     <row r="206" spans="1:15">
       <c r="B206" s="26" t="s">
         <v>209</v>
       </c>
       <c r="C206" s="26">
-        <v>480</v>
+        <v>352</v>
       </c>
       <c r="D206" s="26">
-        <v>8640</v>
+        <v>6336</v>
       </c>
       <c r="E206" s="26">
-        <v>67.2</v>
+        <v>57.4</v>
       </c>
       <c r="F206" s="28">
-        <v>65.2</v>
+        <v>54.9</v>
       </c>
       <c r="G206" s="29"/>
     </row>
     <row r="207" spans="1:15">
       <c r="B207" s="26" t="s">
         <v>210</v>
       </c>
       <c r="C207" s="26">
-        <v>900</v>
+        <v>352</v>
       </c>
       <c r="D207" s="26">
-        <v>8712</v>
+        <v>6336</v>
       </c>
       <c r="E207" s="26">
-        <v>40.0</v>
+        <v>57.4</v>
       </c>
       <c r="F207" s="28">
-        <v>38.0</v>
+        <v>54.9</v>
       </c>
       <c r="G207" s="29"/>
     </row>
     <row r="208" spans="1:15">
       <c r="B208" s="26" t="s">
         <v>211</v>
       </c>
       <c r="C208" s="26">
         <v>352</v>
       </c>
       <c r="D208" s="26">
         <v>6336</v>
       </c>
       <c r="E208" s="26">
-        <v>48.2</v>
+        <v>57.4</v>
       </c>
       <c r="F208" s="28">
-        <v>45.7</v>
+        <v>54.9</v>
       </c>
       <c r="G208" s="29"/>
     </row>
     <row r="209" spans="1:15">
       <c r="B209" s="26" t="s">
         <v>212</v>
       </c>
       <c r="C209" s="26">
         <v>352</v>
       </c>
       <c r="D209" s="26">
         <v>6336</v>
       </c>
       <c r="E209" s="26">
-        <v>48.2</v>
+        <v>72.0</v>
       </c>
       <c r="F209" s="28">
-        <v>45.7</v>
+        <v>69.5</v>
       </c>
       <c r="G209" s="29"/>
     </row>
     <row r="210" spans="1:15">
       <c r="B210" s="26" t="s">
         <v>213</v>
       </c>
       <c r="C210" s="26">
         <v>352</v>
       </c>
       <c r="D210" s="26">
         <v>6336</v>
       </c>
       <c r="E210" s="26">
-        <v>48.2</v>
+        <v>72.0</v>
       </c>
       <c r="F210" s="28">
-        <v>45.7</v>
+        <v>69.5</v>
       </c>
       <c r="G210" s="29"/>
     </row>
     <row r="211" spans="1:15">
       <c r="B211" s="26" t="s">
         <v>214</v>
       </c>
       <c r="C211" s="26">
         <v>352</v>
       </c>
       <c r="D211" s="26">
         <v>6336</v>
       </c>
       <c r="E211" s="26">
-        <v>48.2</v>
+        <v>72.0</v>
       </c>
       <c r="F211" s="28">
-        <v>45.7</v>
+        <v>69.5</v>
       </c>
       <c r="G211" s="29"/>
     </row>
     <row r="212" spans="1:15">
       <c r="B212" s="26" t="s">
         <v>215</v>
       </c>
       <c r="C212" s="26">
         <v>352</v>
       </c>
       <c r="D212" s="26">
         <v>6336</v>
       </c>
       <c r="E212" s="26">
-        <v>48.2</v>
+        <v>72.0</v>
       </c>
       <c r="F212" s="28">
-        <v>45.7</v>
+        <v>69.5</v>
       </c>
       <c r="G212" s="29"/>
     </row>
     <row r="213" spans="1:15">
       <c r="B213" s="26" t="s">
         <v>216</v>
       </c>
       <c r="C213" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D213" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E213" s="26">
-        <v>67.9</v>
+        <v>56.4</v>
       </c>
       <c r="F213" s="28">
-        <v>65.4</v>
+        <v>54.4</v>
       </c>
       <c r="G213" s="29"/>
     </row>
     <row r="214" spans="1:15">
       <c r="B214" s="26" t="s">
         <v>217</v>
       </c>
       <c r="C214" s="26">
         <v>352</v>
       </c>
       <c r="D214" s="26">
         <v>6336</v>
       </c>
       <c r="E214" s="26">
-        <v>67.9</v>
+        <v>72.0</v>
       </c>
       <c r="F214" s="28">
-        <v>65.4</v>
+        <v>69.5</v>
       </c>
       <c r="G214" s="29"/>
     </row>
     <row r="215" spans="1:15">
       <c r="B215" s="26" t="s">
         <v>218</v>
       </c>
       <c r="C215" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D215" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E215" s="26">
-        <v>67.9</v>
+        <v>56.4</v>
       </c>
       <c r="F215" s="28">
-        <v>65.4</v>
+        <v>54.4</v>
       </c>
       <c r="G215" s="29"/>
     </row>
     <row r="216" spans="1:15">
-      <c r="B216" s="26" t="s">
+      <c r="B216" s="25" t="s">
         <v>219</v>
       </c>
-      <c r="C216" s="26">
-[...11 lines deleted...]
-      <c r="G216" s="29"/>
+      <c r="C216" s="27"/>
+      <c r="D216" s="27"/>
+      <c r="E216" s="27"/>
+      <c r="F216" s="27"/>
+      <c r="G216" s="27"/>
     </row>
     <row r="217" spans="1:15">
       <c r="B217" s="26" t="s">
         <v>220</v>
       </c>
       <c r="C217" s="26">
-        <v>480</v>
+        <v>540</v>
       </c>
       <c r="D217" s="26">
-        <v>8640</v>
+        <v>9720</v>
       </c>
       <c r="E217" s="26">
-        <v>54.2</v>
+        <v>68.0</v>
       </c>
       <c r="F217" s="28">
-        <v>52.2</v>
+        <v>66.0</v>
       </c>
       <c r="G217" s="29"/>
     </row>
     <row r="218" spans="1:15">
       <c r="B218" s="26" t="s">
         <v>221</v>
       </c>
       <c r="C218" s="26">
-        <v>352</v>
+        <v>540</v>
       </c>
       <c r="D218" s="26">
-        <v>6336</v>
+        <v>9720</v>
       </c>
       <c r="E218" s="26">
-        <v>67.9</v>
+        <v>93.8</v>
       </c>
       <c r="F218" s="28">
-        <v>65.4</v>
+        <v>91.8</v>
       </c>
       <c r="G218" s="29"/>
     </row>
     <row r="219" spans="1:15">
       <c r="B219" s="26" t="s">
         <v>222</v>
       </c>
       <c r="C219" s="26">
-        <v>480</v>
+        <v>540</v>
       </c>
       <c r="D219" s="26">
-        <v>8640</v>
+        <v>9720</v>
       </c>
       <c r="E219" s="26">
-        <v>53.2</v>
+        <v>60.3</v>
       </c>
       <c r="F219" s="28">
-        <v>51.2</v>
+        <v>58.3</v>
       </c>
       <c r="G219" s="29"/>
     </row>
     <row r="220" spans="1:15">
-      <c r="B220" s="25" t="s">
+      <c r="B220" s="26" t="s">
         <v>223</v>
       </c>
-      <c r="C220" s="27"/>
-[...3 lines deleted...]
-      <c r="G220" s="27"/>
+      <c r="C220" s="26">
+        <v>540</v>
+      </c>
+      <c r="D220" s="26">
+        <v>9720</v>
+      </c>
+      <c r="E220" s="26">
+        <v>60.3</v>
+      </c>
+      <c r="F220" s="28">
+        <v>58.3</v>
+      </c>
+      <c r="G220" s="29"/>
     </row>
     <row r="221" spans="1:15">
       <c r="B221" s="26" t="s">
         <v>224</v>
       </c>
       <c r="C221" s="26">
         <v>540</v>
       </c>
       <c r="D221" s="26">
         <v>9720</v>
       </c>
       <c r="E221" s="26">
-        <v>68.0</v>
+        <v>67.1</v>
       </c>
       <c r="F221" s="28">
-        <v>66.0</v>
+        <v>65.1</v>
       </c>
       <c r="G221" s="29"/>
     </row>
     <row r="222" spans="1:15">
       <c r="B222" s="26" t="s">
         <v>225</v>
       </c>
       <c r="C222" s="26">
-        <v>540</v>
+        <v>348</v>
       </c>
       <c r="D222" s="26">
-        <v>9720</v>
+        <v>6264</v>
       </c>
       <c r="E222" s="26">
-        <v>93.8</v>
+        <v>67.1</v>
       </c>
       <c r="F222" s="28">
-        <v>91.8</v>
+        <v>65.1</v>
       </c>
       <c r="G222" s="29"/>
     </row>
     <row r="223" spans="1:15">
       <c r="B223" s="26" t="s">
         <v>226</v>
       </c>
       <c r="C223" s="26">
         <v>540</v>
       </c>
       <c r="D223" s="26">
         <v>9720</v>
       </c>
       <c r="E223" s="26">
-        <v>60.3</v>
+        <v>70.8</v>
       </c>
       <c r="F223" s="28">
-        <v>58.3</v>
+        <v>68.8</v>
       </c>
       <c r="G223" s="29"/>
     </row>
     <row r="224" spans="1:15">
       <c r="B224" s="26" t="s">
         <v>227</v>
       </c>
       <c r="C224" s="26">
-        <v>540</v>
+        <v>348</v>
       </c>
       <c r="D224" s="26">
-        <v>9720</v>
+        <v>6264</v>
       </c>
       <c r="E224" s="26">
-        <v>60.3</v>
+        <v>70.3</v>
       </c>
       <c r="F224" s="28">
-        <v>58.3</v>
+        <v>68.3</v>
       </c>
       <c r="G224" s="29"/>
     </row>
     <row r="225" spans="1:15">
       <c r="B225" s="26" t="s">
         <v>228</v>
       </c>
       <c r="C225" s="26">
-        <v>540</v>
+        <v>348</v>
       </c>
       <c r="D225" s="26">
-        <v>9720</v>
+        <v>6960</v>
       </c>
       <c r="E225" s="26">
-        <v>67.1</v>
+        <v>70.3</v>
       </c>
       <c r="F225" s="28">
-        <v>65.1</v>
+        <v>68.3</v>
       </c>
       <c r="G225" s="29"/>
     </row>
     <row r="226" spans="1:15">
       <c r="B226" s="26" t="s">
         <v>229</v>
       </c>
       <c r="C226" s="26">
         <v>348</v>
       </c>
       <c r="D226" s="26">
-        <v>6264</v>
+        <v>6960</v>
       </c>
       <c r="E226" s="26">
-        <v>67.1</v>
+        <v>47.0</v>
       </c>
       <c r="F226" s="28">
-        <v>65.1</v>
+        <v>45.0</v>
       </c>
       <c r="G226" s="29"/>
     </row>
     <row r="227" spans="1:15">
       <c r="B227" s="26" t="s">
         <v>230</v>
       </c>
       <c r="C227" s="26">
-        <v>540</v>
+        <v>444</v>
       </c>
       <c r="D227" s="26">
-        <v>9720</v>
+        <v>7992</v>
       </c>
       <c r="E227" s="26">
-        <v>70.8</v>
+        <v>47.0</v>
       </c>
       <c r="F227" s="28">
-        <v>68.8</v>
+        <v>45.0</v>
       </c>
       <c r="G227" s="29"/>
     </row>
     <row r="228" spans="1:15">
       <c r="B228" s="26" t="s">
         <v>231</v>
       </c>
       <c r="C228" s="26">
-        <v>348</v>
+        <v>444</v>
       </c>
       <c r="D228" s="26">
-        <v>6264</v>
+        <v>7992</v>
       </c>
       <c r="E228" s="26">
-        <v>70.3</v>
+        <v>53.1</v>
       </c>
       <c r="F228" s="28">
-        <v>68.3</v>
+        <v>51.1</v>
       </c>
       <c r="G228" s="29"/>
     </row>
     <row r="229" spans="1:15">
       <c r="B229" s="26" t="s">
         <v>232</v>
       </c>
       <c r="C229" s="26">
-        <v>348</v>
+        <v>444</v>
       </c>
       <c r="D229" s="26">
-        <v>6960</v>
+        <v>7992</v>
       </c>
       <c r="E229" s="26">
-        <v>70.3</v>
+        <v>53.1</v>
       </c>
       <c r="F229" s="28">
-        <v>68.3</v>
+        <v>51.1</v>
       </c>
       <c r="G229" s="29"/>
     </row>
     <row r="230" spans="1:15">
       <c r="B230" s="26" t="s">
         <v>233</v>
       </c>
       <c r="C230" s="26">
-        <v>348</v>
+        <v>444</v>
       </c>
       <c r="D230" s="26">
-        <v>6960</v>
+        <v>7992</v>
       </c>
       <c r="E230" s="26">
-        <v>47.0</v>
+        <v>70.4</v>
       </c>
       <c r="F230" s="28">
-        <v>45.0</v>
+        <v>68.4</v>
       </c>
       <c r="G230" s="29"/>
     </row>
     <row r="231" spans="1:15">
       <c r="B231" s="26" t="s">
         <v>234</v>
       </c>
       <c r="C231" s="26">
-        <v>444</v>
+        <v>348</v>
       </c>
       <c r="D231" s="26">
-        <v>7992</v>
+        <v>6264</v>
       </c>
       <c r="E231" s="26">
-        <v>47.0</v>
+        <v>53.3</v>
       </c>
       <c r="F231" s="28">
-        <v>45.0</v>
+        <v>51.3</v>
       </c>
       <c r="G231" s="29"/>
     </row>
     <row r="232" spans="1:15">
       <c r="B232" s="26" t="s">
         <v>235</v>
       </c>
       <c r="C232" s="26">
-        <v>444</v>
+        <v>348</v>
       </c>
       <c r="D232" s="26">
-        <v>7992</v>
+        <v>6264</v>
       </c>
       <c r="E232" s="26">
-        <v>53.1</v>
+        <v>53.3</v>
       </c>
       <c r="F232" s="28">
-        <v>51.1</v>
+        <v>51.3</v>
       </c>
       <c r="G232" s="29"/>
     </row>
     <row r="233" spans="1:15">
       <c r="B233" s="26" t="s">
         <v>236</v>
       </c>
       <c r="C233" s="26">
-        <v>444</v>
+        <v>348</v>
       </c>
       <c r="D233" s="26">
-        <v>7992</v>
+        <v>6264</v>
       </c>
       <c r="E233" s="26">
-        <v>53.1</v>
+        <v>58.0</v>
       </c>
       <c r="F233" s="28">
-        <v>51.1</v>
+        <v>56.0</v>
       </c>
       <c r="G233" s="29"/>
     </row>
     <row r="234" spans="1:15">
-      <c r="B234" s="26" t="s">
+      <c r="B234" s="25" t="s">
         <v>237</v>
       </c>
-      <c r="C234" s="26">
-[...11 lines deleted...]
-      <c r="G234" s="29"/>
+      <c r="C234" s="27"/>
+      <c r="D234" s="27"/>
+      <c r="E234" s="27"/>
+      <c r="F234" s="27"/>
+      <c r="G234" s="27"/>
     </row>
     <row r="235" spans="1:15">
       <c r="B235" s="26" t="s">
         <v>238</v>
       </c>
       <c r="C235" s="26">
-        <v>348</v>
+        <v>308</v>
       </c>
       <c r="D235" s="26">
-        <v>6264</v>
+        <v>6160</v>
       </c>
       <c r="E235" s="26">
-        <v>53.3</v>
+        <v>57.6</v>
       </c>
       <c r="F235" s="28">
-        <v>51.3</v>
+        <v>55.6</v>
       </c>
       <c r="G235" s="29"/>
     </row>
     <row r="236" spans="1:15">
       <c r="B236" s="26" t="s">
         <v>239</v>
       </c>
       <c r="C236" s="26">
-        <v>348</v>
+        <v>308</v>
       </c>
       <c r="D236" s="26">
-        <v>6264</v>
+        <v>6160</v>
       </c>
       <c r="E236" s="26">
-        <v>53.3</v>
+        <v>67.6</v>
       </c>
       <c r="F236" s="28">
-        <v>51.3</v>
+        <v>65.6</v>
       </c>
       <c r="G236" s="29"/>
     </row>
     <row r="237" spans="1:15">
       <c r="B237" s="26" t="s">
         <v>240</v>
       </c>
       <c r="C237" s="26">
-        <v>348</v>
+        <v>540</v>
       </c>
       <c r="D237" s="26">
-        <v>6264</v>
+        <v>9720</v>
       </c>
       <c r="E237" s="26">
-        <v>58.0</v>
+        <v>28.5</v>
       </c>
       <c r="F237" s="28">
-        <v>56.0</v>
+        <v>28.5</v>
       </c>
       <c r="G237" s="29"/>
     </row>
     <row r="238" spans="1:15">
-      <c r="B238" s="25" t="s">
+      <c r="B238" s="26" t="s">
         <v>241</v>
       </c>
-      <c r="C238" s="27"/>
-[...3 lines deleted...]
-      <c r="G238" s="27"/>
+      <c r="C238" s="26">
+        <v>308</v>
+      </c>
+      <c r="D238" s="26">
+        <v>6160</v>
+      </c>
+      <c r="E238" s="26">
+        <v>44.5</v>
+      </c>
+      <c r="F238" s="28">
+        <v>42.5</v>
+      </c>
+      <c r="G238" s="29"/>
     </row>
     <row r="239" spans="1:15">
       <c r="B239" s="26" t="s">
         <v>242</v>
       </c>
       <c r="C239" s="26">
         <v>308</v>
       </c>
       <c r="D239" s="26">
         <v>6160</v>
       </c>
       <c r="E239" s="26">
-        <v>57.6</v>
+        <v>44.5</v>
       </c>
       <c r="F239" s="28">
-        <v>55.6</v>
+        <v>42.5</v>
       </c>
       <c r="G239" s="29"/>
     </row>
     <row r="240" spans="1:15">
       <c r="B240" s="26" t="s">
         <v>243</v>
       </c>
       <c r="C240" s="26">
         <v>308</v>
       </c>
       <c r="D240" s="26">
         <v>6160</v>
       </c>
       <c r="E240" s="26">
-        <v>67.6</v>
+        <v>50.6</v>
       </c>
       <c r="F240" s="28">
-        <v>65.6</v>
+        <v>48.6</v>
       </c>
       <c r="G240" s="29"/>
     </row>
     <row r="241" spans="1:15">
       <c r="B241" s="26" t="s">
         <v>244</v>
       </c>
       <c r="C241" s="26">
-        <v>540</v>
+        <v>308</v>
       </c>
       <c r="D241" s="26">
-        <v>9720</v>
+        <v>6160</v>
       </c>
       <c r="E241" s="26">
-        <v>28.5</v>
+        <v>57.6</v>
       </c>
       <c r="F241" s="28">
-        <v>28.5</v>
+        <v>55.6</v>
       </c>
       <c r="G241" s="29"/>
     </row>
     <row r="242" spans="1:15">
       <c r="B242" s="26" t="s">
         <v>245</v>
       </c>
       <c r="C242" s="26">
         <v>308</v>
       </c>
       <c r="D242" s="26">
         <v>6160</v>
       </c>
       <c r="E242" s="26">
-        <v>44.5</v>
+        <v>67.6</v>
       </c>
       <c r="F242" s="28">
-        <v>42.5</v>
+        <v>65.6</v>
       </c>
       <c r="G242" s="29"/>
     </row>
     <row r="243" spans="1:15">
       <c r="B243" s="26" t="s">
         <v>246</v>
       </c>
       <c r="C243" s="26">
         <v>308</v>
       </c>
       <c r="D243" s="26">
         <v>6160</v>
       </c>
       <c r="E243" s="26">
-        <v>44.5</v>
+        <v>50.6</v>
       </c>
       <c r="F243" s="28">
-        <v>42.5</v>
+        <v>48.6</v>
       </c>
       <c r="G243" s="29"/>
     </row>
     <row r="244" spans="1:15">
-      <c r="B244" s="26" t="s">
+      <c r="B244" s="25" t="s">
         <v>247</v>
       </c>
-      <c r="C244" s="26">
-[...11 lines deleted...]
-      <c r="G244" s="29"/>
+      <c r="C244" s="27"/>
+      <c r="D244" s="27"/>
+      <c r="E244" s="27"/>
+      <c r="F244" s="27"/>
+      <c r="G244" s="27"/>
     </row>
     <row r="245" spans="1:15">
       <c r="B245" s="26" t="s">
         <v>248</v>
       </c>
       <c r="C245" s="26">
-        <v>308</v>
+        <v>480</v>
       </c>
       <c r="D245" s="26">
-        <v>6160</v>
+        <v>8160</v>
       </c>
       <c r="E245" s="26">
-        <v>57.6</v>
+        <v>61.84</v>
       </c>
       <c r="F245" s="28">
-        <v>55.6</v>
+        <v>59.84</v>
       </c>
       <c r="G245" s="29"/>
     </row>
     <row r="246" spans="1:15">
       <c r="B246" s="26" t="s">
         <v>249</v>
       </c>
       <c r="C246" s="26">
-        <v>308</v>
+        <v>480</v>
       </c>
       <c r="D246" s="26">
-        <v>6160</v>
+        <v>8160</v>
       </c>
       <c r="E246" s="26">
-        <v>67.6</v>
+        <v>61.84</v>
       </c>
       <c r="F246" s="28">
-        <v>65.6</v>
+        <v>59.84</v>
       </c>
       <c r="G246" s="29"/>
     </row>
     <row r="247" spans="1:15">
       <c r="B247" s="26" t="s">
         <v>250</v>
       </c>
       <c r="C247" s="26">
-        <v>308</v>
+        <v>480</v>
       </c>
       <c r="D247" s="26">
-        <v>6160</v>
+        <v>8160</v>
       </c>
       <c r="E247" s="26">
-        <v>50.6</v>
+        <v>74.56</v>
       </c>
       <c r="F247" s="28">
-        <v>48.6</v>
+        <v>72.56</v>
       </c>
       <c r="G247" s="29"/>
     </row>
     <row r="248" spans="1:15">
-      <c r="B248" s="25" t="s">
+      <c r="B248" s="26" t="s">
         <v>251</v>
       </c>
-      <c r="C248" s="27"/>
-[...3 lines deleted...]
-      <c r="G248" s="27"/>
+      <c r="C248" s="26">
+        <v>480</v>
+      </c>
+      <c r="D248" s="26">
+        <v>8160</v>
+      </c>
+      <c r="E248" s="26">
+        <v>74.56</v>
+      </c>
+      <c r="F248" s="28">
+        <v>72.56</v>
+      </c>
+      <c r="G248" s="29"/>
     </row>
     <row r="249" spans="1:15">
       <c r="B249" s="26" t="s">
         <v>252</v>
       </c>
       <c r="C249" s="26">
         <v>480</v>
       </c>
       <c r="D249" s="26">
         <v>8160</v>
       </c>
       <c r="E249" s="26">
-        <v>61.84</v>
+        <v>63.96</v>
       </c>
       <c r="F249" s="28">
-        <v>59.84</v>
+        <v>61.96</v>
       </c>
       <c r="G249" s="29"/>
     </row>
     <row r="250" spans="1:15">
       <c r="B250" s="26" t="s">
         <v>253</v>
       </c>
       <c r="C250" s="26">
         <v>480</v>
       </c>
       <c r="D250" s="26">
         <v>8160</v>
       </c>
       <c r="E250" s="26">
-        <v>61.84</v>
+        <v>63.96</v>
       </c>
       <c r="F250" s="28">
-        <v>59.84</v>
+        <v>61.96</v>
       </c>
       <c r="G250" s="29"/>
     </row>
     <row r="251" spans="1:15">
       <c r="B251" s="26" t="s">
         <v>254</v>
       </c>
       <c r="C251" s="26">
         <v>480</v>
       </c>
       <c r="D251" s="26">
         <v>8160</v>
       </c>
       <c r="E251" s="26">
-        <v>74.56</v>
+        <v>61.84</v>
       </c>
       <c r="F251" s="28">
-        <v>72.56</v>
+        <v>59.84</v>
       </c>
       <c r="G251" s="29"/>
     </row>
     <row r="252" spans="1:15">
       <c r="B252" s="26" t="s">
         <v>255</v>
       </c>
       <c r="C252" s="26">
         <v>480</v>
       </c>
       <c r="D252" s="26">
         <v>8160</v>
       </c>
       <c r="E252" s="26">
-        <v>74.56</v>
+        <v>61.84</v>
       </c>
       <c r="F252" s="28">
-        <v>72.56</v>
+        <v>59.84</v>
       </c>
       <c r="G252" s="29"/>
     </row>
     <row r="253" spans="1:15">
       <c r="B253" s="26" t="s">
         <v>256</v>
       </c>
       <c r="C253" s="26">
-        <v>480</v>
+        <v>420</v>
       </c>
       <c r="D253" s="26">
-        <v>8160</v>
+        <v>7980</v>
       </c>
       <c r="E253" s="26">
-        <v>63.96</v>
+        <v>49.18</v>
       </c>
       <c r="F253" s="28">
-        <v>61.96</v>
+        <v>47.18</v>
       </c>
       <c r="G253" s="29"/>
     </row>
     <row r="254" spans="1:15">
       <c r="B254" s="26" t="s">
         <v>257</v>
       </c>
       <c r="C254" s="26">
-        <v>480</v>
+        <v>420</v>
       </c>
       <c r="D254" s="26">
-        <v>8160</v>
+        <v>7980</v>
       </c>
       <c r="E254" s="26">
-        <v>63.96</v>
+        <v>49.18</v>
       </c>
       <c r="F254" s="28">
-        <v>61.96</v>
+        <v>47.18</v>
       </c>
       <c r="G254" s="29"/>
     </row>
     <row r="255" spans="1:15">
       <c r="B255" s="26" t="s">
         <v>258</v>
       </c>
       <c r="C255" s="26">
-        <v>480</v>
+        <v>420</v>
       </c>
       <c r="D255" s="26">
-        <v>8160</v>
+        <v>7980</v>
       </c>
       <c r="E255" s="26">
-        <v>61.84</v>
+        <v>39.64</v>
       </c>
       <c r="F255" s="28">
-        <v>59.84</v>
+        <v>37.64</v>
       </c>
       <c r="G255" s="29"/>
     </row>
     <row r="256" spans="1:15">
       <c r="B256" s="26" t="s">
         <v>259</v>
       </c>
       <c r="C256" s="26">
-        <v>480</v>
+        <v>420</v>
       </c>
       <c r="D256" s="26">
-        <v>8160</v>
+        <v>7980</v>
       </c>
       <c r="E256" s="26">
-        <v>61.84</v>
+        <v>39.64</v>
       </c>
       <c r="F256" s="28">
-        <v>59.84</v>
+        <v>37.64</v>
       </c>
       <c r="G256" s="29"/>
     </row>
     <row r="257" spans="1:15">
       <c r="B257" s="26" t="s">
         <v>260</v>
       </c>
       <c r="C257" s="26">
-        <v>420</v>
+        <v>480</v>
       </c>
       <c r="D257" s="26">
-        <v>7980</v>
+        <v>8640</v>
       </c>
       <c r="E257" s="26">
-        <v>49.18</v>
+        <v>45.59</v>
       </c>
       <c r="F257" s="28">
-        <v>47.18</v>
+        <v>43.59</v>
       </c>
       <c r="G257" s="29"/>
     </row>
     <row r="258" spans="1:15">
       <c r="B258" s="26" t="s">
         <v>261</v>
       </c>
       <c r="C258" s="26">
-        <v>420</v>
+        <v>480</v>
       </c>
       <c r="D258" s="26">
-        <v>7980</v>
+        <v>8640</v>
       </c>
       <c r="E258" s="26">
-        <v>49.18</v>
+        <v>45.59</v>
       </c>
       <c r="F258" s="28">
-        <v>47.18</v>
+        <v>43.59</v>
       </c>
       <c r="G258" s="29"/>
     </row>
     <row r="259" spans="1:15">
       <c r="B259" s="26" t="s">
         <v>262</v>
       </c>
       <c r="C259" s="26">
-        <v>420</v>
+        <v>480</v>
       </c>
       <c r="D259" s="26">
-        <v>7980</v>
+        <v>8640</v>
       </c>
       <c r="E259" s="26">
-        <v>39.64</v>
+        <v>60.88</v>
       </c>
       <c r="F259" s="28">
-        <v>37.64</v>
+        <v>58.88</v>
       </c>
       <c r="G259" s="29"/>
     </row>
     <row r="260" spans="1:15">
       <c r="B260" s="26" t="s">
         <v>263</v>
       </c>
       <c r="C260" s="26">
         <v>420</v>
       </c>
       <c r="D260" s="26">
-        <v>7980</v>
+        <v>7680</v>
       </c>
       <c r="E260" s="26">
-        <v>39.64</v>
+        <v>63.55</v>
       </c>
       <c r="F260" s="28">
-        <v>37.64</v>
+        <v>61.55</v>
       </c>
       <c r="G260" s="29"/>
     </row>
     <row r="261" spans="1:15">
       <c r="B261" s="26" t="s">
         <v>264</v>
       </c>
       <c r="C261" s="26">
-        <v>480</v>
+        <v>420</v>
       </c>
       <c r="D261" s="26">
-        <v>8640</v>
+        <v>7980</v>
       </c>
       <c r="E261" s="26">
-        <v>45.59</v>
+        <v>57.66</v>
       </c>
       <c r="F261" s="28">
-        <v>43.59</v>
+        <v>55.66</v>
       </c>
       <c r="G261" s="29"/>
     </row>
     <row r="262" spans="1:15">
       <c r="B262" s="26" t="s">
         <v>265</v>
       </c>
       <c r="C262" s="26">
-        <v>480</v>
+        <v>420</v>
       </c>
       <c r="D262" s="26">
-        <v>8640</v>
+        <v>7980</v>
       </c>
       <c r="E262" s="26">
-        <v>45.59</v>
+        <v>57.66</v>
       </c>
       <c r="F262" s="28">
-        <v>43.59</v>
+        <v>55.66</v>
       </c>
       <c r="G262" s="29"/>
     </row>
     <row r="263" spans="1:15">
       <c r="B263" s="26" t="s">
         <v>266</v>
       </c>
       <c r="C263" s="26">
-        <v>480</v>
+        <v>420</v>
       </c>
       <c r="D263" s="26">
-        <v>8640</v>
+        <v>7980</v>
       </c>
       <c r="E263" s="26">
-        <v>60.88</v>
+        <v>42.82</v>
       </c>
       <c r="F263" s="28">
-        <v>58.88</v>
+        <v>40.82</v>
       </c>
       <c r="G263" s="29"/>
     </row>
     <row r="264" spans="1:15">
       <c r="B264" s="26" t="s">
         <v>267</v>
       </c>
       <c r="C264" s="26">
         <v>420</v>
       </c>
       <c r="D264" s="26">
-        <v>7680</v>
+        <v>7980</v>
       </c>
       <c r="E264" s="26">
-        <v>63.55</v>
+        <v>42.82</v>
       </c>
       <c r="F264" s="28">
-        <v>61.55</v>
+        <v>40.82</v>
       </c>
       <c r="G264" s="29"/>
     </row>
     <row r="265" spans="1:15">
       <c r="B265" s="26" t="s">
         <v>268</v>
       </c>
       <c r="C265" s="26">
-        <v>420</v>
+        <v>240</v>
       </c>
       <c r="D265" s="26">
-        <v>7980</v>
+        <v>4560</v>
       </c>
       <c r="E265" s="26">
-        <v>57.66</v>
+        <v>118.9</v>
       </c>
       <c r="F265" s="28">
-        <v>55.66</v>
+        <v>116.9</v>
       </c>
       <c r="G265" s="29"/>
     </row>
     <row r="266" spans="1:15">
       <c r="B266" s="26" t="s">
         <v>269</v>
       </c>
       <c r="C266" s="26">
-        <v>420</v>
+        <v>256</v>
       </c>
       <c r="D266" s="26">
-        <v>7980</v>
+        <v>4608</v>
       </c>
       <c r="E266" s="26">
-        <v>57.66</v>
+        <v>128.9</v>
       </c>
       <c r="F266" s="28">
-        <v>55.66</v>
+        <v>126.9</v>
       </c>
       <c r="G266" s="29"/>
     </row>
     <row r="267" spans="1:15">
       <c r="B267" s="26" t="s">
         <v>270</v>
       </c>
       <c r="C267" s="26">
-        <v>420</v>
+        <v>240</v>
       </c>
       <c r="D267" s="26">
-        <v>7980</v>
+        <v>4560</v>
       </c>
       <c r="E267" s="26">
-        <v>42.82</v>
+        <v>110.99</v>
       </c>
       <c r="F267" s="28">
-        <v>40.82</v>
+        <v>108.99</v>
       </c>
       <c r="G267" s="29"/>
     </row>
     <row r="268" spans="1:15">
       <c r="B268" s="26" t="s">
         <v>271</v>
       </c>
       <c r="C268" s="26">
-        <v>420</v>
+        <v>240</v>
       </c>
       <c r="D268" s="26">
-        <v>7980</v>
+        <v>4560</v>
       </c>
       <c r="E268" s="26">
-        <v>42.82</v>
+        <v>110.9</v>
       </c>
       <c r="F268" s="28">
-        <v>40.82</v>
+        <v>108.9</v>
       </c>
       <c r="G268" s="29"/>
     </row>
     <row r="269" spans="1:15">
       <c r="B269" s="26" t="s">
         <v>272</v>
       </c>
       <c r="C269" s="26">
-        <v>240</v>
+        <v>256</v>
       </c>
       <c r="D269" s="26">
-        <v>4560</v>
+        <v>5120</v>
       </c>
       <c r="E269" s="26">
+        <v>120.9</v>
+      </c>
+      <c r="F269" s="28">
         <v>118.9</v>
       </c>
-      <c r="F269" s="28">
-[...1 lines deleted...]
-      </c>
       <c r="G269" s="29"/>
     </row>
     <row r="270" spans="1:15">
-      <c r="B270" s="26" t="s">
+      <c r="B270" s="25" t="s">
         <v>273</v>
       </c>
-      <c r="C270" s="26">
-[...11 lines deleted...]
-      <c r="G270" s="29"/>
+      <c r="C270" s="27"/>
+      <c r="D270" s="27"/>
+      <c r="E270" s="27"/>
+      <c r="F270" s="27"/>
+      <c r="G270" s="27"/>
     </row>
     <row r="271" spans="1:15">
       <c r="B271" s="26" t="s">
         <v>274</v>
       </c>
       <c r="C271" s="26">
-        <v>240</v>
+        <v>480</v>
       </c>
       <c r="D271" s="26">
-        <v>4560</v>
+        <v>8640</v>
       </c>
       <c r="E271" s="26">
-        <v>110.99</v>
+        <v>16.0</v>
       </c>
       <c r="F271" s="28">
-        <v>108.99</v>
+        <v>16.0</v>
       </c>
       <c r="G271" s="29"/>
     </row>
     <row r="272" spans="1:15">
       <c r="B272" s="26" t="s">
         <v>275</v>
       </c>
       <c r="C272" s="26">
-        <v>240</v>
+        <v>352</v>
       </c>
       <c r="D272" s="26">
-        <v>4560</v>
+        <v>6336</v>
       </c>
       <c r="E272" s="26">
-        <v>110.9</v>
+        <v>21.6</v>
       </c>
       <c r="F272" s="28">
-        <v>108.9</v>
+        <v>21.6</v>
       </c>
       <c r="G272" s="29"/>
     </row>
     <row r="273" spans="1:15">
       <c r="B273" s="26" t="s">
         <v>276</v>
       </c>
       <c r="C273" s="26">
-        <v>256</v>
+        <v>480</v>
       </c>
       <c r="D273" s="26">
-        <v>5120</v>
+        <v>8640</v>
       </c>
       <c r="E273" s="26">
-        <v>120.9</v>
+        <v>35.9</v>
       </c>
       <c r="F273" s="28">
-        <v>118.9</v>
+        <v>35.9</v>
       </c>
       <c r="G273" s="29"/>
     </row>
     <row r="274" spans="1:15">
-      <c r="B274" s="25" t="s">
+      <c r="B274" s="26" t="s">
         <v>277</v>
       </c>
-      <c r="C274" s="27"/>
-[...3 lines deleted...]
-      <c r="G274" s="27"/>
+      <c r="C274" s="26">
+        <v>352</v>
+      </c>
+      <c r="D274" s="26">
+        <v>6336</v>
+      </c>
+      <c r="E274" s="26">
+        <v>48.5</v>
+      </c>
+      <c r="F274" s="28">
+        <v>48.5</v>
+      </c>
+      <c r="G274" s="29"/>
     </row>
     <row r="275" spans="1:15">
-      <c r="B275" s="26" t="s">
+      <c r="B275" s="25" t="s">
         <v>278</v>
       </c>
-      <c r="C275" s="26">
-[...11 lines deleted...]
-      <c r="G275" s="29"/>
+      <c r="C275" s="27"/>
+      <c r="D275" s="27"/>
+      <c r="E275" s="27"/>
+      <c r="F275" s="27"/>
+      <c r="G275" s="27"/>
     </row>
     <row r="276" spans="1:15">
       <c r="B276" s="26" t="s">
         <v>279</v>
       </c>
       <c r="C276" s="26">
-        <v>352</v>
+        <v>448</v>
       </c>
       <c r="D276" s="26">
-        <v>6336</v>
+        <v>7440</v>
       </c>
       <c r="E276" s="26">
-        <v>21.6</v>
+        <v>37.4</v>
       </c>
       <c r="F276" s="28">
-        <v>21.6</v>
+        <v>37.2</v>
       </c>
       <c r="G276" s="29"/>
     </row>
     <row r="277" spans="1:15">
       <c r="B277" s="26" t="s">
         <v>280</v>
       </c>
       <c r="C277" s="26">
-        <v>480</v>
+        <v>448</v>
       </c>
       <c r="D277" s="26">
-        <v>8640</v>
+        <v>7440</v>
       </c>
       <c r="E277" s="26">
-        <v>35.9</v>
+        <v>52.4</v>
       </c>
       <c r="F277" s="28">
-        <v>35.9</v>
+        <v>50.4</v>
       </c>
       <c r="G277" s="29"/>
     </row>
     <row r="278" spans="1:15">
       <c r="B278" s="26" t="s">
         <v>281</v>
       </c>
       <c r="C278" s="26">
-        <v>352</v>
+        <v>448</v>
       </c>
       <c r="D278" s="26">
-        <v>6336</v>
+        <v>7440</v>
       </c>
       <c r="E278" s="26">
+        <v>60.7</v>
+      </c>
+      <c r="F278" s="28">
+        <v>58.7</v>
+      </c>
+      <c r="G278" s="29"/>
+    </row>
+    <row r="279" spans="1:15">
+      <c r="B279" s="26" t="s">
+        <v>282</v>
+      </c>
+      <c r="C279" s="26">
+        <v>448</v>
+      </c>
+      <c r="D279" s="26">
+        <v>7440</v>
+      </c>
+      <c r="E279" s="26">
+        <v>50.5</v>
+      </c>
+      <c r="F279" s="28">
         <v>48.5</v>
       </c>
-      <c r="F278" s="28">
-[...12 lines deleted...]
-      <c r="G279" s="27"/>
+      <c r="G279" s="29"/>
     </row>
     <row r="280" spans="1:15">
       <c r="B280" s="26" t="s">
         <v>283</v>
       </c>
       <c r="C280" s="26">
         <v>448</v>
       </c>
       <c r="D280" s="26">
         <v>7440</v>
       </c>
       <c r="E280" s="26">
-        <v>37.4</v>
+        <v>52.4</v>
       </c>
       <c r="F280" s="28">
-        <v>37.2</v>
+        <v>50.4</v>
       </c>
       <c r="G280" s="29"/>
     </row>
     <row r="281" spans="1:15">
       <c r="B281" s="26" t="s">
         <v>284</v>
       </c>
       <c r="C281" s="26">
         <v>448</v>
       </c>
       <c r="D281" s="26">
         <v>7440</v>
       </c>
       <c r="E281" s="26">
-        <v>52.4</v>
+        <v>50.5</v>
       </c>
       <c r="F281" s="28">
-        <v>50.4</v>
+        <v>48.5</v>
       </c>
       <c r="G281" s="29"/>
     </row>
     <row r="282" spans="1:15">
-      <c r="B282" s="26" t="s">
+      <c r="B282" s="25" t="s">
         <v>285</v>
       </c>
-      <c r="C282" s="26">
-[...11 lines deleted...]
-      <c r="G282" s="29"/>
+      <c r="C282" s="27"/>
+      <c r="D282" s="27"/>
+      <c r="E282" s="27"/>
+      <c r="F282" s="27"/>
+      <c r="G282" s="27"/>
     </row>
     <row r="283" spans="1:15">
       <c r="B283" s="26" t="s">
         <v>286</v>
       </c>
       <c r="C283" s="26">
-        <v>448</v>
+        <v>352</v>
       </c>
       <c r="D283" s="26">
-        <v>7440</v>
+        <v>6336</v>
       </c>
       <c r="E283" s="26">
-        <v>50.5</v>
+        <v>75.0</v>
       </c>
       <c r="F283" s="28">
-        <v>48.5</v>
+        <v>71.5</v>
       </c>
       <c r="G283" s="29"/>
     </row>
     <row r="284" spans="1:15">
       <c r="B284" s="26" t="s">
         <v>287</v>
       </c>
       <c r="C284" s="26">
-        <v>448</v>
+        <v>352</v>
       </c>
       <c r="D284" s="26">
-        <v>7440</v>
+        <v>6336</v>
       </c>
       <c r="E284" s="26">
-        <v>52.4</v>
+        <v>75.0</v>
       </c>
       <c r="F284" s="28">
-        <v>50.4</v>
+        <v>71.5</v>
       </c>
       <c r="G284" s="29"/>
     </row>
     <row r="285" spans="1:15">
       <c r="B285" s="26" t="s">
         <v>288</v>
       </c>
       <c r="C285" s="26">
-        <v>448</v>
+        <v>352</v>
       </c>
       <c r="D285" s="26">
-        <v>7440</v>
+        <v>6336</v>
       </c>
       <c r="E285" s="26">
-        <v>50.5</v>
+        <v>75.0</v>
       </c>
       <c r="F285" s="28">
-        <v>48.5</v>
+        <v>71.5</v>
       </c>
       <c r="G285" s="29"/>
     </row>
     <row r="286" spans="1:15">
-      <c r="B286" s="25" t="s">
+      <c r="B286" s="26" t="s">
         <v>289</v>
       </c>
-      <c r="C286" s="27"/>
-[...3 lines deleted...]
-      <c r="G286" s="27"/>
+      <c r="C286" s="26">
+        <v>352</v>
+      </c>
+      <c r="D286" s="26">
+        <v>6336</v>
+      </c>
+      <c r="E286" s="26">
+        <v>72.1</v>
+      </c>
+      <c r="F286" s="28">
+        <v>69.1</v>
+      </c>
+      <c r="G286" s="29"/>
     </row>
     <row r="287" spans="1:15">
       <c r="B287" s="26" t="s">
         <v>290</v>
       </c>
       <c r="C287" s="26">
         <v>352</v>
       </c>
       <c r="D287" s="26">
         <v>6336</v>
       </c>
       <c r="E287" s="26">
-        <v>75.0</v>
+        <v>72.1</v>
       </c>
       <c r="F287" s="28">
-        <v>71.5</v>
+        <v>69.1</v>
       </c>
       <c r="G287" s="29"/>
     </row>
     <row r="288" spans="1:15">
       <c r="B288" s="26" t="s">
         <v>291</v>
       </c>
       <c r="C288" s="26">
         <v>352</v>
       </c>
       <c r="D288" s="26">
         <v>6336</v>
       </c>
       <c r="E288" s="26">
-        <v>75.0</v>
+        <v>72.1</v>
       </c>
       <c r="F288" s="28">
-        <v>71.5</v>
+        <v>69.1</v>
       </c>
       <c r="G288" s="29"/>
     </row>
     <row r="289" spans="1:15">
       <c r="B289" s="26" t="s">
         <v>292</v>
       </c>
       <c r="C289" s="26">
         <v>352</v>
       </c>
       <c r="D289" s="26">
         <v>6336</v>
       </c>
       <c r="E289" s="26">
-        <v>75.0</v>
+        <v>39.14</v>
       </c>
       <c r="F289" s="28">
-        <v>71.5</v>
+        <v>34.25</v>
       </c>
       <c r="G289" s="29"/>
     </row>
     <row r="290" spans="1:15">
       <c r="B290" s="26" t="s">
         <v>293</v>
       </c>
       <c r="C290" s="26">
         <v>352</v>
       </c>
       <c r="D290" s="26">
         <v>6336</v>
       </c>
       <c r="E290" s="26">
-        <v>72.1</v>
+        <v>39.14</v>
       </c>
       <c r="F290" s="28">
-        <v>69.1</v>
+        <v>34.25</v>
       </c>
       <c r="G290" s="29"/>
     </row>
     <row r="291" spans="1:15">
       <c r="B291" s="26" t="s">
         <v>294</v>
       </c>
       <c r="C291" s="26">
         <v>352</v>
       </c>
       <c r="D291" s="26">
         <v>6336</v>
       </c>
       <c r="E291" s="26">
-        <v>72.1</v>
+        <v>39.14</v>
       </c>
       <c r="F291" s="28">
-        <v>69.1</v>
+        <v>34.25</v>
       </c>
       <c r="G291" s="29"/>
     </row>
     <row r="292" spans="1:15">
       <c r="B292" s="26" t="s">
         <v>295</v>
       </c>
       <c r="C292" s="26">
         <v>352</v>
       </c>
       <c r="D292" s="26">
         <v>6336</v>
       </c>
       <c r="E292" s="26">
-        <v>72.1</v>
+        <v>88.0</v>
       </c>
       <c r="F292" s="28">
-        <v>69.1</v>
+        <v>84.5</v>
       </c>
       <c r="G292" s="29"/>
     </row>
     <row r="293" spans="1:15">
       <c r="B293" s="26" t="s">
         <v>296</v>
       </c>
       <c r="C293" s="26">
         <v>352</v>
       </c>
       <c r="D293" s="26">
         <v>6336</v>
       </c>
       <c r="E293" s="26">
-        <v>39.14</v>
+        <v>59.4</v>
       </c>
       <c r="F293" s="28">
-        <v>34.25</v>
+        <v>55.9</v>
       </c>
       <c r="G293" s="29"/>
     </row>
     <row r="294" spans="1:15">
       <c r="B294" s="26" t="s">
         <v>297</v>
       </c>
       <c r="C294" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D294" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E294" s="26">
-        <v>39.14</v>
+        <v>56.1</v>
       </c>
       <c r="F294" s="28">
-        <v>34.25</v>
+        <v>53.1</v>
       </c>
       <c r="G294" s="29"/>
     </row>
     <row r="295" spans="1:15">
       <c r="B295" s="26" t="s">
         <v>298</v>
       </c>
       <c r="C295" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D295" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E295" s="26">
-        <v>39.14</v>
+        <v>56.1</v>
       </c>
       <c r="F295" s="28">
-        <v>34.25</v>
+        <v>53.1</v>
       </c>
       <c r="G295" s="29"/>
     </row>
     <row r="296" spans="1:15">
       <c r="B296" s="26" t="s">
         <v>299</v>
       </c>
       <c r="C296" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D296" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E296" s="26">
-        <v>88.0</v>
+        <v>56.1</v>
       </c>
       <c r="F296" s="28">
-        <v>84.5</v>
+        <v>53.1</v>
       </c>
       <c r="G296" s="29"/>
     </row>
     <row r="297" spans="1:15">
       <c r="B297" s="26" t="s">
         <v>300</v>
       </c>
       <c r="C297" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D297" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E297" s="26">
-        <v>59.4</v>
+        <v>54.3</v>
       </c>
       <c r="F297" s="28">
-        <v>55.9</v>
+        <v>51.3</v>
       </c>
       <c r="G297" s="29"/>
     </row>
     <row r="298" spans="1:15">
       <c r="B298" s="26" t="s">
         <v>301</v>
       </c>
       <c r="C298" s="26">
         <v>480</v>
       </c>
       <c r="D298" s="26">
         <v>8640</v>
       </c>
       <c r="E298" s="26">
-        <v>56.1</v>
+        <v>54.3</v>
       </c>
       <c r="F298" s="28">
-        <v>53.1</v>
+        <v>51.3</v>
       </c>
       <c r="G298" s="29"/>
     </row>
     <row r="299" spans="1:15">
       <c r="B299" s="26" t="s">
         <v>302</v>
       </c>
       <c r="C299" s="26">
         <v>480</v>
       </c>
       <c r="D299" s="26">
         <v>8640</v>
       </c>
       <c r="E299" s="26">
-        <v>56.1</v>
+        <v>54.3</v>
       </c>
       <c r="F299" s="28">
-        <v>53.1</v>
+        <v>51.3</v>
       </c>
       <c r="G299" s="29"/>
     </row>
     <row r="300" spans="1:15">
       <c r="B300" s="26" t="s">
         <v>303</v>
       </c>
       <c r="C300" s="26">
         <v>480</v>
       </c>
       <c r="D300" s="26">
         <v>8640</v>
       </c>
       <c r="E300" s="26">
-        <v>56.1</v>
+        <v>28.91</v>
       </c>
       <c r="F300" s="28">
-        <v>53.1</v>
+        <v>25.29</v>
       </c>
       <c r="G300" s="29"/>
     </row>
     <row r="301" spans="1:15">
       <c r="B301" s="26" t="s">
         <v>304</v>
       </c>
       <c r="C301" s="26">
         <v>480</v>
       </c>
       <c r="D301" s="26">
         <v>8640</v>
       </c>
       <c r="E301" s="26">
-        <v>54.3</v>
+        <v>28.91</v>
       </c>
       <c r="F301" s="28">
-        <v>51.3</v>
+        <v>25.29</v>
       </c>
       <c r="G301" s="29"/>
     </row>
     <row r="302" spans="1:15">
       <c r="B302" s="26" t="s">
         <v>305</v>
       </c>
       <c r="C302" s="26">
         <v>480</v>
       </c>
       <c r="D302" s="26">
         <v>8640</v>
       </c>
       <c r="E302" s="26">
-        <v>54.3</v>
+        <v>28.91</v>
       </c>
       <c r="F302" s="28">
-        <v>51.3</v>
+        <v>25.29</v>
       </c>
       <c r="G302" s="29"/>
     </row>
     <row r="303" spans="1:15">
       <c r="B303" s="26" t="s">
         <v>306</v>
       </c>
       <c r="C303" s="26">
         <v>480</v>
       </c>
       <c r="D303" s="26">
         <v>8640</v>
       </c>
       <c r="E303" s="26">
-        <v>54.3</v>
+        <v>65.7</v>
       </c>
       <c r="F303" s="28">
-        <v>51.3</v>
+        <v>62.7</v>
       </c>
       <c r="G303" s="29"/>
     </row>
     <row r="304" spans="1:15">
       <c r="B304" s="26" t="s">
         <v>307</v>
       </c>
       <c r="C304" s="26">
         <v>480</v>
       </c>
       <c r="D304" s="26">
         <v>8640</v>
       </c>
       <c r="E304" s="26">
-        <v>28.91</v>
+        <v>44.6</v>
       </c>
       <c r="F304" s="28">
-        <v>25.29</v>
+        <v>41.6</v>
       </c>
       <c r="G304" s="29"/>
     </row>
     <row r="305" spans="1:15">
-      <c r="B305" s="26" t="s">
+      <c r="B305" s="25" t="s">
         <v>308</v>
       </c>
-      <c r="C305" s="26">
-[...11 lines deleted...]
-      <c r="G305" s="29"/>
+      <c r="C305" s="27"/>
+      <c r="D305" s="27"/>
+      <c r="E305" s="27"/>
+      <c r="F305" s="27"/>
+      <c r="G305" s="27"/>
     </row>
     <row r="306" spans="1:15">
       <c r="B306" s="26" t="s">
         <v>309</v>
       </c>
       <c r="C306" s="26">
-        <v>480</v>
+        <v>320</v>
       </c>
       <c r="D306" s="26">
-        <v>8640</v>
+        <v>6400</v>
       </c>
       <c r="E306" s="26">
-        <v>28.91</v>
+        <v>77.52</v>
       </c>
       <c r="F306" s="28">
-        <v>25.29</v>
+        <v>75.52</v>
       </c>
       <c r="G306" s="29"/>
     </row>
     <row r="307" spans="1:15">
       <c r="B307" s="26" t="s">
         <v>310</v>
       </c>
       <c r="C307" s="26">
-        <v>480</v>
+        <v>320</v>
       </c>
       <c r="D307" s="26">
-        <v>8640</v>
+        <v>6400</v>
       </c>
       <c r="E307" s="26">
-        <v>65.7</v>
+        <v>54.37</v>
       </c>
       <c r="F307" s="28">
-        <v>62.7</v>
+        <v>52.37</v>
       </c>
       <c r="G307" s="29"/>
     </row>
     <row r="308" spans="1:15">
       <c r="B308" s="26" t="s">
         <v>311</v>
       </c>
       <c r="C308" s="26">
-        <v>480</v>
+        <v>320</v>
       </c>
       <c r="D308" s="26">
-        <v>8640</v>
+        <v>6400</v>
       </c>
       <c r="E308" s="26">
-        <v>44.6</v>
+        <v>50.99</v>
       </c>
       <c r="F308" s="28">
-        <v>41.6</v>
+        <v>48.99</v>
       </c>
       <c r="G308" s="29"/>
     </row>
     <row r="309" spans="1:15">
-      <c r="B309" s="25" t="s">
+      <c r="B309" s="26" t="s">
         <v>312</v>
       </c>
-      <c r="C309" s="27"/>
-[...3 lines deleted...]
-      <c r="G309" s="27"/>
+      <c r="C309" s="26">
+        <v>320</v>
+      </c>
+      <c r="D309" s="26">
+        <v>6400</v>
+      </c>
+      <c r="E309" s="26">
+        <v>86.08</v>
+      </c>
+      <c r="F309" s="28">
+        <v>84.08</v>
+      </c>
+      <c r="G309" s="29"/>
     </row>
     <row r="310" spans="1:15">
       <c r="B310" s="26" t="s">
         <v>313</v>
       </c>
       <c r="C310" s="26">
         <v>320</v>
       </c>
       <c r="D310" s="26">
         <v>6400</v>
       </c>
       <c r="E310" s="26">
-        <v>77.52</v>
+        <v>53.85</v>
       </c>
       <c r="F310" s="28">
-        <v>75.52</v>
+        <v>51.85</v>
       </c>
       <c r="G310" s="29"/>
     </row>
     <row r="311" spans="1:15">
       <c r="B311" s="26" t="s">
         <v>314</v>
       </c>
       <c r="C311" s="26">
-        <v>320</v>
+        <v>384</v>
       </c>
       <c r="D311" s="26">
-        <v>6400</v>
+        <v>6912</v>
       </c>
       <c r="E311" s="26">
-        <v>54.37</v>
+        <v>50.74</v>
       </c>
       <c r="F311" s="28">
-        <v>52.37</v>
+        <v>48.74</v>
       </c>
       <c r="G311" s="29"/>
     </row>
     <row r="312" spans="1:15">
       <c r="B312" s="26" t="s">
         <v>315</v>
       </c>
       <c r="C312" s="26">
-        <v>320</v>
+        <v>480</v>
       </c>
       <c r="D312" s="26">
-        <v>6400</v>
+        <v>7680</v>
       </c>
       <c r="E312" s="26">
-        <v>50.99</v>
+        <v>58.44</v>
       </c>
       <c r="F312" s="28">
-        <v>48.99</v>
+        <v>56.44</v>
       </c>
       <c r="G312" s="29"/>
     </row>
     <row r="313" spans="1:15">
       <c r="B313" s="26" t="s">
         <v>316</v>
       </c>
       <c r="C313" s="26">
-        <v>320</v>
+        <v>480</v>
       </c>
       <c r="D313" s="26">
-        <v>6400</v>
+        <v>8640</v>
       </c>
       <c r="E313" s="26">
-        <v>86.08</v>
+        <v>57.94</v>
       </c>
       <c r="F313" s="28">
-        <v>84.08</v>
+        <v>55.94</v>
       </c>
       <c r="G313" s="29"/>
     </row>
     <row r="314" spans="1:15">
       <c r="B314" s="26" t="s">
         <v>317</v>
       </c>
       <c r="C314" s="26">
-        <v>320</v>
+        <v>480</v>
       </c>
       <c r="D314" s="26">
-        <v>6400</v>
+        <v>7680</v>
       </c>
       <c r="E314" s="26">
-        <v>53.85</v>
+        <v>41.29</v>
       </c>
       <c r="F314" s="28">
-        <v>51.85</v>
+        <v>39.29</v>
       </c>
       <c r="G314" s="29"/>
     </row>
     <row r="315" spans="1:15">
       <c r="B315" s="26" t="s">
         <v>318</v>
       </c>
       <c r="C315" s="26">
-        <v>384</v>
+        <v>480</v>
       </c>
       <c r="D315" s="26">
-        <v>6912</v>
+        <v>8640</v>
       </c>
       <c r="E315" s="26">
-        <v>50.74</v>
+        <v>40.79</v>
       </c>
       <c r="F315" s="28">
-        <v>48.74</v>
+        <v>38.79</v>
       </c>
       <c r="G315" s="29"/>
     </row>
     <row r="316" spans="1:15">
       <c r="B316" s="26" t="s">
         <v>319</v>
       </c>
       <c r="C316" s="26">
         <v>480</v>
       </c>
       <c r="D316" s="26">
         <v>7680</v>
       </c>
       <c r="E316" s="26">
-        <v>58.44</v>
+        <v>38.79</v>
       </c>
       <c r="F316" s="28">
-        <v>56.44</v>
+        <v>36.79</v>
       </c>
       <c r="G316" s="29"/>
     </row>
     <row r="317" spans="1:15">
       <c r="B317" s="26" t="s">
         <v>320</v>
       </c>
       <c r="C317" s="26">
         <v>480</v>
       </c>
       <c r="D317" s="26">
         <v>8640</v>
       </c>
       <c r="E317" s="26">
-        <v>57.94</v>
+        <v>38.29</v>
       </c>
       <c r="F317" s="28">
-        <v>55.94</v>
+        <v>36.29</v>
       </c>
       <c r="G317" s="29"/>
     </row>
     <row r="318" spans="1:15">
       <c r="B318" s="26" t="s">
         <v>321</v>
       </c>
       <c r="C318" s="26">
         <v>480</v>
       </c>
       <c r="D318" s="26">
         <v>7680</v>
       </c>
       <c r="E318" s="26">
-        <v>41.29</v>
+        <v>64.78</v>
       </c>
       <c r="F318" s="28">
-        <v>39.29</v>
+        <v>62.78</v>
       </c>
       <c r="G318" s="29"/>
     </row>
     <row r="319" spans="1:15">
       <c r="B319" s="26" t="s">
         <v>322</v>
       </c>
       <c r="C319" s="26">
         <v>480</v>
       </c>
       <c r="D319" s="26">
-        <v>8640</v>
+        <v>7680</v>
       </c>
       <c r="E319" s="26">
-        <v>40.79</v>
+        <v>64.28</v>
       </c>
       <c r="F319" s="28">
-        <v>38.79</v>
+        <v>62.28</v>
       </c>
       <c r="G319" s="29"/>
     </row>
     <row r="320" spans="1:15">
       <c r="B320" s="26" t="s">
         <v>323</v>
       </c>
       <c r="C320" s="26">
         <v>480</v>
       </c>
       <c r="D320" s="26">
         <v>7680</v>
       </c>
       <c r="E320" s="26">
-        <v>38.79</v>
+        <v>40.91</v>
       </c>
       <c r="F320" s="28">
-        <v>36.79</v>
+        <v>38.91</v>
       </c>
       <c r="G320" s="29"/>
     </row>
     <row r="321" spans="1:15">
       <c r="B321" s="26" t="s">
         <v>324</v>
       </c>
       <c r="C321" s="26">
         <v>480</v>
       </c>
       <c r="D321" s="26">
         <v>8640</v>
       </c>
       <c r="E321" s="26">
-        <v>38.29</v>
+        <v>40.41</v>
       </c>
       <c r="F321" s="28">
-        <v>36.29</v>
+        <v>38.41</v>
       </c>
       <c r="G321" s="29"/>
     </row>
     <row r="322" spans="1:15">
       <c r="B322" s="26" t="s">
         <v>325</v>
       </c>
       <c r="C322" s="26">
         <v>480</v>
       </c>
       <c r="D322" s="26">
-        <v>7680</v>
+        <v>8640</v>
       </c>
       <c r="E322" s="26">
-        <v>64.78</v>
+        <v>38.1</v>
       </c>
       <c r="F322" s="28">
-        <v>62.78</v>
+        <v>34.3</v>
       </c>
       <c r="G322" s="29"/>
-    </row>
-[...70 lines deleted...]
-      <c r="G326" s="29"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B139:G139"/>
     <mergeCell ref="B155:G155"/>
     <mergeCell ref="B168:G168"/>
     <mergeCell ref="B180:G180"/>
-    <mergeCell ref="B220:G220"/>
-[...5 lines deleted...]
-    <mergeCell ref="B309:G309"/>
+    <mergeCell ref="B216:G216"/>
+    <mergeCell ref="B234:G234"/>
+    <mergeCell ref="B244:G244"/>
+    <mergeCell ref="B270:G270"/>
+    <mergeCell ref="B275:G275"/>
+    <mergeCell ref="B282:G282"/>
+    <mergeCell ref="B305:G305"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>