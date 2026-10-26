--- v4 (2026-08-24)
+++ v5 (2026-10-26)
@@ -14,53 +14,53 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="326">
-[...1 lines deleted...]
-    <t>*прайс действителен на 24.08.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
+  <si>
+    <t>*прайс действителен на 26.10.2026</t>
   </si>
   <si>
     <t>Телефон: +7 (4812) 548-588  
 Адрес: г.Смоленск. Ул. 25 Сентября, д9к1
 http://smolkirp.ru</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>На поддоне</t>
   </si>
   <si>
     <t>В машине</t>
   </si>
   <si>
     <t>Розничная цена</t>
   </si>
   <si>
     <t>Оптовая цена</t>
   </si>
   <si>
     <t>Акция</t>
   </si>
   <si>
@@ -114,53 +114,50 @@
   <si>
     <t>Облицовочный кирпич Barrum Горчичный, брусок 1,4 НФ, 250х60х88</t>
   </si>
   <si>
     <t>Облицовочный кирпич Barrum Горчичный, брусок угловой 0,5 НФ, 230х60х65</t>
   </si>
   <si>
     <t>Облицовочный кирпич Barrum Горчичный, брусок угловой 1,4 НФ, 230х60х88</t>
   </si>
   <si>
     <t>Облицовочный кирпич Barrum Горчичный, гладкий 1,4НФ, 250х120х88</t>
   </si>
   <si>
     <t>Облицовочный кирпич Barrum Горчичный, гладкий 1НФ, 250х120х65</t>
   </si>
   <si>
     <t>Облицовочный кирпич Barrum Горчичный, ложковый 1,4НФ, 250х100х88</t>
   </si>
   <si>
     <t>Облицовочный кирпич Barrum Горчичный, ложковый 1НФ, 250х95х65</t>
   </si>
   <si>
     <t>Облицовочный кирпич Barrum Горчичный, угловой 1НФ, 225х95х65</t>
   </si>
   <si>
-    <t>Облицовочный кирпич Barrum Желтый, брусок 0,5 НФ, 250х60х65</t>
-[...1 lines deleted...]
-  <si>
     <t>Облицовочный кирпич Barrum Коричневый, брусок 0,5 НФ, 250х60х65</t>
   </si>
   <si>
     <t>Облицовочный кирпич Barrum Коричневый, брусок 1,4 НФ, 250х60х88</t>
   </si>
   <si>
     <t>Облицовочный кирпич Barrum Коричневый, брусок угловой 0,5 НФ, 230х60х65</t>
   </si>
   <si>
     <t>Облицовочный кирпич Barrum Коричневый, брусок угловой 1,4 НФ, 230х60х88</t>
   </si>
   <si>
     <t>Облицовочный кирпич Barrum Коричневый, гладкий 1,4НФ, 250х120х88</t>
   </si>
   <si>
     <t>Облицовочный кирпич Barrum Коричневый, гладкий 1НФ, 250х120х65</t>
   </si>
   <si>
     <t>Облицовочный кирпич Barrum Коричневый, ложковый 1,4НФ, 250х100х88</t>
   </si>
   <si>
     <t>Облицовочный кирпич Barrum Коричневый, ложковый 1НФ, 250х95х65</t>
   </si>
   <si>
     <t>Облицовочный кирпич Barrum Коричневый, угловой 1НФ, 225х95х65</t>
@@ -681,71 +678,65 @@
   <si>
     <t>Облицовочный кирпич ЖКЗ Темно-коричневый Гладкий 1,4НФ, 250х120х88</t>
   </si>
   <si>
     <t>Облицовочный кирпич ЖКЗ Темно-коричневый Дерево 1,4НФ, 250х120х88</t>
   </si>
   <si>
     <t>Облицовочный кирпич ЖКЗ Темно-коричневый Пена 1,4НФ, 250х120х88</t>
   </si>
   <si>
     <t>Облицовочный кирпич ЖКЗ Темно-коричневый Пена 1НФ алмаз, 250х120х65</t>
   </si>
   <si>
     <t>Облицовочный кирпич ЖКЗ Темно-коричневый Скала 1,4НФ, 250х120х88</t>
   </si>
   <si>
     <t>Облицовочный кирпич ЖКЗ Темно-коричневый Скала 1НФ алмаз, 250х120х65</t>
   </si>
   <si>
     <t>КЕРМА</t>
   </si>
   <si>
     <t>Лицевой кирпич КЕРМА 1,4 НФ, Шоколад гладкий, 250х85х65</t>
   </si>
   <si>
-    <t>Лицевой кирпич КЕРМА 1,4НФ, Бордо гладкий, 250х85х65</t>
-[...1 lines deleted...]
-  <si>
     <t>Лицевой кирпич КЕРМА 1,4НФ, Красный бархат, 250х85х65</t>
   </si>
   <si>
     <t>Лицевой кирпич КЕРМА 1,4НФ, Красный гладкий, 250х85х65</t>
   </si>
   <si>
     <t>Лицевой кирпич КЕРМА 1,4НФ, Пшеничное лето бархат, 250х85х65</t>
   </si>
   <si>
     <t>Лицевой кирпич КЕРМА 1,4НФ, Пшеничное лето гладкий, 250х120х88</t>
   </si>
   <si>
     <t>Лицевой кирпич КЕРМА 1,4НФ, Терракот гладкий, 250х85х65</t>
   </si>
   <si>
-    <t>Лицевой кирпич КЕРМА 1НФ, Бордо бархат, 250х120х88</t>
-[...1 lines deleted...]
-  <si>
     <t>Лицевой кирпич КЕРМА 1НФ, Бордо гладкий, 250х120х88</t>
   </si>
   <si>
     <t>Лицевой кирпич КЕРМА 1НФ, Красный бархат, 250х120х88</t>
   </si>
   <si>
     <t>Лицевой кирпич КЕРМА 1НФ, Красный гладкий, 250х120х65</t>
   </si>
   <si>
     <t>Лицевой кирпич КЕРМА 1НФ, Пшеничное лето бархат, 250х120х65</t>
   </si>
   <si>
     <t>Лицевой кирпич КЕРМА 1НФ, Пшеничное лето гладкий, 250х120х65</t>
   </si>
   <si>
     <t>Лицевой кирпич КЕРМА 1НФ, Серебро бархат, 250х120х65</t>
   </si>
   <si>
     <t>Лицевой кирпич КЕРМА 1НФ, Терракот бархат, 250х120х88</t>
   </si>
   <si>
     <t>Лицевой кирпич КЕРМА 1НФ, Терракот гладкий, 250х120х88</t>
   </si>
   <si>
     <t>Лицевой кирпич КЕРМА 1НФ, Шоколад гладкий, 250х120х88</t>
@@ -876,90 +867,72 @@
   <si>
     <t>СЛАВЯНСКИЙ</t>
   </si>
   <si>
     <t>Облицовочный кирпич Славянский 1НФ ВЕНЕЦИЯ-BUNT-РУСТ</t>
   </si>
   <si>
     <t>Облицовочный кирпич Славянский 1НФ ВЕНЕЦИЯ-РУСТ</t>
   </si>
   <si>
     <t>Облицовочный кирпич Славянский 1НФ ПРОВАНС-BUNT-КРОСТА</t>
   </si>
   <si>
     <t>Облицовочный кирпич Славянский 1НФ ПРОВАНС-КРОСТА</t>
   </si>
   <si>
     <t>Облицовочный кирпич Славянский 1НФ ФЛОРЕНЦИЯ-BUNT-РУСТ</t>
   </si>
   <si>
     <t>Облицовочный кирпич Славянский 1НФ ФЛОРЕНЦИЯ-РУСТ</t>
   </si>
   <si>
     <t>СТРОМА</t>
   </si>
   <si>
-    <t>Лицевой кирпич СТРОМА, 1,4НФ Бордо гладкий, 250х120х88</t>
-[...7 lines deleted...]
-  <si>
     <t>Лицевой кирпич СТРОМА, 1,4НФ Коричневый бархат, 250х120х88</t>
   </si>
   <si>
     <t>Лицевой кирпич СТРОМА, 1,4НФ Коричневый гладкий, 250х120х88</t>
   </si>
   <si>
     <t>Лицевой кирпич СТРОМА, 1,4НФ Коричневый кора дуба, 250х120х88</t>
   </si>
   <si>
     <t>Лицевой кирпич СТРОМА, 1,4НФ Красный бархат, 250х120х88</t>
   </si>
   <si>
     <t>Лицевой кирпич СТРОМА, 1,4НФ Красный гладкий, 250х120х88</t>
   </si>
   <si>
     <t>Лицевой кирпич СТРОМА, 1,4НФ Красный кора дуба, 250х120х88</t>
   </si>
   <si>
     <t>Лицевой кирпич СТРОМА, 1,4НФ Латте гладкий, 250х120х88</t>
   </si>
   <si>
     <t>Лицевой кирпич СТРОМА, 1,4НФ Слоновая кость гладкий, 250х120х88</t>
-  </si>
-[...7 lines deleted...]
-    <t>Лицевой кирпич СТРОМА, 1НФ Бордо рустик, 250х120х65</t>
   </si>
   <si>
     <t>Лицевой кирпич СТРОМА, 1НФ Коричневый бархат, 250х120х65</t>
   </si>
   <si>
     <t>Лицевой кирпич СТРОМА, 1НФ Коричневый гладкий, 250х120х65</t>
   </si>
   <si>
     <t>Лицевой кирпич СТРОМА, 1НФ Коричневый кора дуба, 250х120х65</t>
   </si>
   <si>
     <t>Лицевой кирпич СТРОМА, 1НФ Красный бархат, 250х120х65</t>
   </si>
   <si>
     <t>Лицевой кирпич СТРОМА, 1НФ Красный гладкий, 250х120х65</t>
   </si>
   <si>
     <t>Лицевой кирпич СТРОМА, 1НФ Красный кора дуба, 250х120х65</t>
   </si>
   <si>
     <t>Лицевой кирпич СТРОМА, 1НФ Латте гладкий, 250х120х65</t>
   </si>
   <si>
     <t>Лицевой кирпич СТРОМА, 1НФ Слоновая кость гладкий, 250х120х65</t>
   </si>
@@ -1599,51 +1572,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O322"/>
+  <dimension ref="A1:O313"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="114" customWidth="true" style="3"/>
     <col min="3" max="3" width="13" customWidth="true" style="3"/>
     <col min="4" max="4" width="14.875" customWidth="true" style="3"/>
     <col min="5" max="5" width="16.625" customWidth="true" style="3"/>
     <col min="6" max="6" width="16.625" customWidth="true" style="3"/>
     <col min="7" max="7" width="16.625" customWidth="true" style="3"/>
     <col min="8" max="8" width="10.875" customWidth="true" style="8"/>
     <col min="9" max="9" width="10.875" customWidth="true" style="8"/>
     <col min="10" max="10" width="10.875" customWidth="true" style="8"/>
     <col min="11" max="11" width="22.5" customWidth="true" style="8"/>
     <col min="12" max="12" width="10.875" hidden="true" customWidth="true" style="8"/>
     <col min="13" max="13" width="10.875" hidden="true" customWidth="true" style="8"/>
     <col min="14" max="14" width="21.5" customWidth="true" style="10"/>
     <col min="15" max="15" width="21.5" customWidth="true" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
@@ -2140,2384 +2113,2384 @@
       <c r="G28" s="29"/>
     </row>
     <row r="29" spans="1:15">
       <c r="B29" s="26" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="26">
         <v>560</v>
       </c>
       <c r="D29" s="26">
         <v>9520</v>
       </c>
       <c r="E29" s="26">
         <v>26.5</v>
       </c>
       <c r="F29" s="28">
         <v>26.5</v>
       </c>
       <c r="G29" s="29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="B30" s="26" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="26">
-        <v>560</v>
+        <v>392</v>
       </c>
       <c r="D30" s="26">
-        <v>9520</v>
+        <v>7056</v>
       </c>
       <c r="E30" s="26">
-        <v>26.5</v>
+        <v>30.5</v>
       </c>
       <c r="F30" s="28">
-        <v>26.5</v>
+        <v>30.5</v>
       </c>
       <c r="G30" s="29"/>
     </row>
     <row r="31" spans="1:15">
       <c r="B31" s="26" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="26">
-        <v>392</v>
+        <v>560</v>
       </c>
       <c r="D31" s="26">
-        <v>7056</v>
+        <v>10640</v>
       </c>
       <c r="E31" s="26">
-        <v>30.5</v>
+        <v>27.5</v>
       </c>
       <c r="F31" s="28">
-        <v>30.5</v>
+        <v>27.5</v>
       </c>
       <c r="G31" s="29"/>
     </row>
     <row r="32" spans="1:15">
       <c r="B32" s="26" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="26">
-        <v>560</v>
+        <v>392</v>
       </c>
       <c r="D32" s="26">
-        <v>10640</v>
+        <v>7448</v>
       </c>
       <c r="E32" s="26">
-        <v>27.5</v>
+        <v>31.5</v>
       </c>
       <c r="F32" s="28">
-        <v>27.5</v>
+        <v>31.5</v>
       </c>
       <c r="G32" s="29"/>
     </row>
     <row r="33" spans="1:15">
       <c r="B33" s="26" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="26">
-        <v>392</v>
+        <v>252</v>
       </c>
       <c r="D33" s="26">
-        <v>7448</v>
+        <v>3528</v>
       </c>
       <c r="E33" s="26">
-        <v>31.5</v>
+        <v>47.0</v>
       </c>
       <c r="F33" s="28">
-        <v>31.5</v>
+        <v>47.0</v>
       </c>
       <c r="G33" s="29"/>
     </row>
     <row r="34" spans="1:15">
       <c r="B34" s="26" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="26">
-        <v>252</v>
+        <v>336</v>
       </c>
       <c r="D34" s="26">
-        <v>3528</v>
+        <v>5040</v>
       </c>
       <c r="E34" s="26">
-        <v>47.0</v>
+        <v>41.0</v>
       </c>
       <c r="F34" s="28">
-        <v>47.0</v>
+        <v>41.0</v>
       </c>
       <c r="G34" s="29"/>
     </row>
     <row r="35" spans="1:15">
       <c r="B35" s="26" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="26">
-        <v>336</v>
+        <v>288</v>
       </c>
       <c r="D35" s="26">
-        <v>5040</v>
+        <v>4320</v>
       </c>
       <c r="E35" s="26">
-        <v>41.0</v>
+        <v>48.0</v>
       </c>
       <c r="F35" s="28">
-        <v>41.0</v>
+        <v>48.0</v>
       </c>
       <c r="G35" s="29"/>
     </row>
     <row r="36" spans="1:15">
       <c r="B36" s="26" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="26">
-        <v>288</v>
+        <v>432</v>
       </c>
       <c r="D36" s="26">
-        <v>4320</v>
+        <v>6048</v>
       </c>
       <c r="E36" s="26">
-        <v>48.0</v>
+        <v>42.0</v>
       </c>
       <c r="F36" s="28">
-        <v>48.0</v>
+        <v>42.0</v>
       </c>
       <c r="G36" s="29"/>
     </row>
     <row r="37" spans="1:15">
       <c r="B37" s="26" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="26">
-        <v>432</v>
+        <v>384</v>
       </c>
       <c r="D37" s="26">
-        <v>6048</v>
+        <v>6144</v>
       </c>
       <c r="E37" s="26">
         <v>42.0</v>
       </c>
       <c r="F37" s="28">
         <v>42.0</v>
       </c>
       <c r="G37" s="29"/>
     </row>
     <row r="38" spans="1:15">
       <c r="B38" s="26" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="26">
-        <v>384</v>
+        <v>560</v>
       </c>
       <c r="D38" s="26">
-        <v>6144</v>
+        <v>9520</v>
       </c>
       <c r="E38" s="26">
-        <v>42.0</v>
+        <v>24.5</v>
       </c>
       <c r="F38" s="28">
-        <v>42.0</v>
+        <v>24.5</v>
       </c>
       <c r="G38" s="29"/>
     </row>
     <row r="39" spans="1:15">
       <c r="B39" s="26" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="26">
-        <v>560</v>
+        <v>392</v>
       </c>
       <c r="D39" s="26">
-        <v>9520</v>
+        <v>7056</v>
       </c>
       <c r="E39" s="26">
-        <v>24.5</v>
+        <v>28.0</v>
       </c>
       <c r="F39" s="28">
-        <v>24.5</v>
+        <v>28.0</v>
       </c>
       <c r="G39" s="29"/>
     </row>
     <row r="40" spans="1:15">
       <c r="B40" s="26" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="26">
-        <v>392</v>
+        <v>560</v>
       </c>
       <c r="D40" s="26">
-        <v>7056</v>
+        <v>10640</v>
       </c>
       <c r="E40" s="26">
-        <v>28.0</v>
+        <v>25.5</v>
       </c>
       <c r="F40" s="28">
-        <v>28.0</v>
+        <v>25.5</v>
       </c>
       <c r="G40" s="29"/>
     </row>
     <row r="41" spans="1:15">
       <c r="B41" s="26" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="26">
-        <v>560</v>
+        <v>392</v>
       </c>
       <c r="D41" s="26">
-        <v>10640</v>
+        <v>7448</v>
       </c>
       <c r="E41" s="26">
-        <v>25.5</v>
+        <v>31.5</v>
       </c>
       <c r="F41" s="28">
-        <v>25.5</v>
+        <v>31.5</v>
       </c>
       <c r="G41" s="29"/>
     </row>
     <row r="42" spans="1:15">
       <c r="B42" s="26" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="26">
-        <v>392</v>
+        <v>252</v>
       </c>
       <c r="D42" s="26">
-        <v>7448</v>
+        <v>3528</v>
       </c>
       <c r="E42" s="26">
-        <v>31.5</v>
+        <v>42.0</v>
       </c>
       <c r="F42" s="28">
-        <v>31.5</v>
+        <v>42.0</v>
       </c>
       <c r="G42" s="29"/>
     </row>
     <row r="43" spans="1:15">
       <c r="B43" s="26" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="26">
-        <v>252</v>
+        <v>336</v>
       </c>
       <c r="D43" s="26">
-        <v>3528</v>
+        <v>5040</v>
       </c>
       <c r="E43" s="26">
-        <v>42.0</v>
+        <v>37.0</v>
       </c>
       <c r="F43" s="28">
-        <v>42.0</v>
+        <v>37.0</v>
       </c>
       <c r="G43" s="29"/>
     </row>
     <row r="44" spans="1:15">
       <c r="B44" s="26" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="26">
-        <v>336</v>
+        <v>288</v>
       </c>
       <c r="D44" s="26">
-        <v>5040</v>
+        <v>4320</v>
       </c>
       <c r="E44" s="26">
-        <v>37.0</v>
+        <v>43.0</v>
       </c>
       <c r="F44" s="28">
-        <v>37.0</v>
+        <v>43.0</v>
       </c>
       <c r="G44" s="29"/>
     </row>
     <row r="45" spans="1:15">
       <c r="B45" s="26" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="26">
-        <v>288</v>
+        <v>432</v>
       </c>
       <c r="D45" s="26">
-        <v>4320</v>
+        <v>6048</v>
       </c>
       <c r="E45" s="26">
-        <v>43.0</v>
+        <v>38.0</v>
       </c>
       <c r="F45" s="28">
-        <v>43.0</v>
+        <v>38.0</v>
       </c>
       <c r="G45" s="29"/>
     </row>
     <row r="46" spans="1:15">
       <c r="B46" s="26" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="26">
-        <v>432</v>
+        <v>288</v>
       </c>
       <c r="D46" s="26">
-        <v>6048</v>
+        <v>4608</v>
       </c>
       <c r="E46" s="26">
-        <v>38.0</v>
+        <v>44.0</v>
       </c>
       <c r="F46" s="28">
-        <v>38.0</v>
+        <v>44.0</v>
       </c>
       <c r="G46" s="29"/>
     </row>
     <row r="47" spans="1:15">
       <c r="B47" s="26" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="26">
-        <v>288</v>
+        <v>384</v>
       </c>
       <c r="D47" s="26">
-        <v>4608</v>
+        <v>6144</v>
       </c>
       <c r="E47" s="26">
-        <v>44.0</v>
+        <v>42.0</v>
       </c>
       <c r="F47" s="28">
-        <v>44.0</v>
+        <v>42.0</v>
       </c>
       <c r="G47" s="29"/>
     </row>
     <row r="48" spans="1:15">
       <c r="B48" s="26" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="26">
-        <v>384</v>
+        <v>560</v>
       </c>
       <c r="D48" s="26">
-        <v>6144</v>
+        <v>9520</v>
       </c>
       <c r="E48" s="26">
-        <v>42.0</v>
+        <v>26.5</v>
       </c>
       <c r="F48" s="28">
-        <v>42.0</v>
+        <v>26.5</v>
       </c>
       <c r="G48" s="29"/>
     </row>
     <row r="49" spans="1:15">
       <c r="B49" s="26" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="26">
-        <v>560</v>
+        <v>392</v>
       </c>
       <c r="D49" s="26">
-        <v>9520</v>
+        <v>7056</v>
       </c>
       <c r="E49" s="26">
-        <v>26.5</v>
+        <v>30.5</v>
       </c>
       <c r="F49" s="28">
-        <v>26.5</v>
+        <v>30.5</v>
       </c>
       <c r="G49" s="29"/>
     </row>
     <row r="50" spans="1:15">
       <c r="B50" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="26">
-        <v>392</v>
+        <v>560</v>
       </c>
       <c r="D50" s="26">
-        <v>7056</v>
+        <v>10640</v>
       </c>
       <c r="E50" s="26">
-        <v>30.5</v>
+        <v>27.5</v>
       </c>
       <c r="F50" s="28">
-        <v>30.5</v>
+        <v>27.5</v>
       </c>
       <c r="G50" s="29"/>
     </row>
     <row r="51" spans="1:15">
       <c r="B51" s="26" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="26">
-        <v>560</v>
+        <v>392</v>
       </c>
       <c r="D51" s="26">
-        <v>10640</v>
+        <v>7448</v>
       </c>
       <c r="E51" s="26">
-        <v>27.5</v>
+        <v>31.5</v>
       </c>
       <c r="F51" s="28">
-        <v>27.5</v>
+        <v>31.5</v>
       </c>
       <c r="G51" s="29"/>
     </row>
     <row r="52" spans="1:15">
       <c r="B52" s="26" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="26">
-        <v>392</v>
+        <v>252</v>
       </c>
       <c r="D52" s="26">
-        <v>7448</v>
+        <v>3528</v>
       </c>
       <c r="E52" s="26">
-        <v>31.5</v>
+        <v>47.0</v>
       </c>
       <c r="F52" s="28">
-        <v>31.5</v>
+        <v>47.0</v>
       </c>
       <c r="G52" s="29"/>
     </row>
     <row r="53" spans="1:15">
       <c r="B53" s="26" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="26">
-        <v>252</v>
+        <v>336</v>
       </c>
       <c r="D53" s="26">
-        <v>3528</v>
+        <v>5040</v>
       </c>
       <c r="E53" s="26">
-        <v>47.0</v>
+        <v>41.0</v>
       </c>
       <c r="F53" s="28">
-        <v>47.0</v>
+        <v>41.0</v>
       </c>
       <c r="G53" s="29"/>
     </row>
     <row r="54" spans="1:15">
       <c r="B54" s="26" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="26">
-        <v>336</v>
+        <v>288</v>
       </c>
       <c r="D54" s="26">
-        <v>5040</v>
+        <v>4320</v>
       </c>
       <c r="E54" s="26">
-        <v>41.0</v>
+        <v>48.0</v>
       </c>
       <c r="F54" s="28">
-        <v>41.0</v>
+        <v>48.0</v>
       </c>
       <c r="G54" s="29"/>
     </row>
     <row r="55" spans="1:15">
       <c r="B55" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="26">
-        <v>288</v>
+        <v>432</v>
       </c>
       <c r="D55" s="26">
-        <v>4320</v>
+        <v>6048</v>
       </c>
       <c r="E55" s="26">
-        <v>48.0</v>
+        <v>42.0</v>
       </c>
       <c r="F55" s="28">
-        <v>48.0</v>
+        <v>42.0</v>
       </c>
       <c r="G55" s="29"/>
     </row>
     <row r="56" spans="1:15">
       <c r="B56" s="26" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="26">
-        <v>432</v>
+        <v>384</v>
       </c>
       <c r="D56" s="26">
-        <v>6048</v>
+        <v>6144</v>
       </c>
       <c r="E56" s="26">
-        <v>42.0</v>
+        <v>38.0</v>
       </c>
       <c r="F56" s="28">
-        <v>42.0</v>
+        <v>38.0</v>
       </c>
       <c r="G56" s="29"/>
     </row>
     <row r="57" spans="1:15">
       <c r="B57" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="26">
-        <v>384</v>
+        <v>560</v>
       </c>
       <c r="D57" s="26">
-        <v>6144</v>
+        <v>9520</v>
       </c>
       <c r="E57" s="26">
-        <v>38.0</v>
+        <v>26.5</v>
       </c>
       <c r="F57" s="28">
-        <v>38.0</v>
+        <v>26.5</v>
       </c>
       <c r="G57" s="29"/>
     </row>
     <row r="58" spans="1:15">
       <c r="B58" s="26" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="26">
-        <v>560</v>
+        <v>392</v>
       </c>
       <c r="D58" s="26">
-        <v>9520</v>
+        <v>7056</v>
       </c>
       <c r="E58" s="26">
-        <v>26.5</v>
+        <v>30.5</v>
       </c>
       <c r="F58" s="28">
-        <v>26.5</v>
+        <v>30.5</v>
       </c>
       <c r="G58" s="29"/>
     </row>
     <row r="59" spans="1:15">
       <c r="B59" s="26" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="26">
-        <v>392</v>
+        <v>560</v>
       </c>
       <c r="D59" s="26">
-        <v>7056</v>
+        <v>10640</v>
       </c>
       <c r="E59" s="26">
-        <v>30.5</v>
+        <v>27.5</v>
       </c>
       <c r="F59" s="28">
-        <v>30.5</v>
+        <v>27.5</v>
       </c>
       <c r="G59" s="29"/>
     </row>
     <row r="60" spans="1:15">
       <c r="B60" s="26" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="26">
-        <v>560</v>
+        <v>392</v>
       </c>
       <c r="D60" s="26">
-        <v>10640</v>
+        <v>7448</v>
       </c>
       <c r="E60" s="26">
-        <v>27.5</v>
+        <v>29.0</v>
       </c>
       <c r="F60" s="28">
-        <v>27.5</v>
+        <v>29.0</v>
       </c>
       <c r="G60" s="29"/>
     </row>
     <row r="61" spans="1:15">
       <c r="B61" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="26">
-        <v>392</v>
+        <v>252</v>
       </c>
       <c r="D61" s="26">
-        <v>7448</v>
+        <v>3528</v>
       </c>
       <c r="E61" s="26">
-        <v>29.0</v>
+        <v>47.0</v>
       </c>
       <c r="F61" s="28">
-        <v>29.0</v>
+        <v>47.0</v>
       </c>
       <c r="G61" s="29"/>
     </row>
     <row r="62" spans="1:15">
       <c r="B62" s="26" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="26">
-        <v>252</v>
+        <v>336</v>
       </c>
       <c r="D62" s="26">
-        <v>3528</v>
+        <v>5040</v>
       </c>
       <c r="E62" s="26">
-        <v>47.0</v>
+        <v>41.0</v>
       </c>
       <c r="F62" s="28">
-        <v>47.0</v>
+        <v>41.0</v>
       </c>
       <c r="G62" s="29"/>
     </row>
     <row r="63" spans="1:15">
       <c r="B63" s="26" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="26">
-        <v>336</v>
+        <v>288</v>
       </c>
       <c r="D63" s="26">
-        <v>5040</v>
+        <v>4320</v>
       </c>
       <c r="E63" s="26">
-        <v>41.0</v>
+        <v>48.0</v>
       </c>
       <c r="F63" s="28">
-        <v>41.0</v>
+        <v>48.0</v>
       </c>
       <c r="G63" s="29"/>
     </row>
     <row r="64" spans="1:15">
       <c r="B64" s="26" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="26">
-        <v>288</v>
+        <v>432</v>
       </c>
       <c r="D64" s="26">
-        <v>4320</v>
+        <v>6048</v>
       </c>
       <c r="E64" s="26">
-        <v>48.0</v>
+        <v>42.0</v>
       </c>
       <c r="F64" s="28">
-        <v>48.0</v>
+        <v>42.0</v>
       </c>
       <c r="G64" s="29"/>
     </row>
     <row r="65" spans="1:15">
       <c r="B65" s="26" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="26">
-        <v>432</v>
+        <v>384</v>
       </c>
       <c r="D65" s="26">
-        <v>6048</v>
+        <v>6144</v>
       </c>
       <c r="E65" s="26">
         <v>42.0</v>
       </c>
       <c r="F65" s="28">
         <v>42.0</v>
       </c>
       <c r="G65" s="29"/>
     </row>
     <row r="66" spans="1:15">
       <c r="B66" s="26" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="26">
-        <v>384</v>
+        <v>560</v>
       </c>
       <c r="D66" s="26">
-        <v>6144</v>
+        <v>9520</v>
       </c>
       <c r="E66" s="26">
-        <v>42.0</v>
+        <v>26.5</v>
       </c>
       <c r="F66" s="28">
-        <v>42.0</v>
+        <v>26.5</v>
       </c>
       <c r="G66" s="29"/>
     </row>
     <row r="67" spans="1:15">
       <c r="B67" s="26" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="26">
-        <v>560</v>
+        <v>392</v>
       </c>
       <c r="D67" s="26">
-        <v>9520</v>
+        <v>7056</v>
       </c>
       <c r="E67" s="26">
-        <v>26.5</v>
+        <v>30.5</v>
       </c>
       <c r="F67" s="28">
-        <v>26.5</v>
+        <v>30.5</v>
       </c>
       <c r="G67" s="29"/>
     </row>
     <row r="68" spans="1:15">
       <c r="B68" s="26" t="s">
         <v>71</v>
       </c>
       <c r="C68" s="26">
-        <v>392</v>
+        <v>560</v>
       </c>
       <c r="D68" s="26">
-        <v>7056</v>
+        <v>10640</v>
       </c>
       <c r="E68" s="26">
-        <v>30.5</v>
+        <v>27.5</v>
       </c>
       <c r="F68" s="28">
-        <v>30.5</v>
+        <v>27.5</v>
       </c>
       <c r="G68" s="29"/>
     </row>
     <row r="69" spans="1:15">
       <c r="B69" s="26" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="26">
-        <v>560</v>
+        <v>392</v>
       </c>
       <c r="D69" s="26">
-        <v>10640</v>
+        <v>7448</v>
       </c>
       <c r="E69" s="26">
-        <v>27.5</v>
+        <v>31.5</v>
       </c>
       <c r="F69" s="28">
-        <v>27.5</v>
+        <v>31.5</v>
       </c>
       <c r="G69" s="29"/>
     </row>
     <row r="70" spans="1:15">
       <c r="B70" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="26">
-        <v>392</v>
+        <v>252</v>
       </c>
       <c r="D70" s="26">
-        <v>7448</v>
+        <v>3528</v>
       </c>
       <c r="E70" s="26">
-        <v>31.5</v>
+        <v>47.0</v>
       </c>
       <c r="F70" s="28">
-        <v>31.5</v>
+        <v>47.0</v>
       </c>
       <c r="G70" s="29"/>
     </row>
     <row r="71" spans="1:15">
       <c r="B71" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="26">
-        <v>252</v>
+        <v>336</v>
       </c>
       <c r="D71" s="26">
-        <v>3528</v>
+        <v>5040</v>
       </c>
       <c r="E71" s="26">
-        <v>47.0</v>
+        <v>41.0</v>
       </c>
       <c r="F71" s="28">
-        <v>47.0</v>
+        <v>41.0</v>
       </c>
       <c r="G71" s="29"/>
     </row>
     <row r="72" spans="1:15">
       <c r="B72" s="26" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="26">
-        <v>336</v>
+        <v>288</v>
       </c>
       <c r="D72" s="26">
-        <v>5040</v>
+        <v>4320</v>
       </c>
       <c r="E72" s="26">
-        <v>41.0</v>
+        <v>48.0</v>
       </c>
       <c r="F72" s="28">
-        <v>41.0</v>
+        <v>48.0</v>
       </c>
       <c r="G72" s="29"/>
     </row>
     <row r="73" spans="1:15">
       <c r="B73" s="26" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="26">
-        <v>288</v>
+        <v>432</v>
       </c>
       <c r="D73" s="26">
-        <v>4320</v>
+        <v>6048</v>
       </c>
       <c r="E73" s="26">
-        <v>48.0</v>
+        <v>42.0</v>
       </c>
       <c r="F73" s="28">
-        <v>48.0</v>
+        <v>42.0</v>
       </c>
       <c r="G73" s="29"/>
     </row>
     <row r="74" spans="1:15">
       <c r="B74" s="26" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="26">
-        <v>432</v>
+        <v>384</v>
       </c>
       <c r="D74" s="26">
-        <v>6048</v>
+        <v>6144</v>
       </c>
       <c r="E74" s="26">
-        <v>42.0</v>
+        <v>38.0</v>
       </c>
       <c r="F74" s="28">
-        <v>42.0</v>
+        <v>38.0</v>
       </c>
       <c r="G74" s="29"/>
     </row>
     <row r="75" spans="1:15">
       <c r="B75" s="26" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="26">
-        <v>384</v>
+        <v>560</v>
       </c>
       <c r="D75" s="26">
-        <v>6144</v>
+        <v>9520</v>
       </c>
       <c r="E75" s="26">
-        <v>38.0</v>
+        <v>24.5</v>
       </c>
       <c r="F75" s="28">
-        <v>38.0</v>
+        <v>24.5</v>
       </c>
       <c r="G75" s="29"/>
     </row>
     <row r="76" spans="1:15">
       <c r="B76" s="26" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="26">
-        <v>560</v>
+        <v>392</v>
       </c>
       <c r="D76" s="26">
-        <v>9520</v>
+        <v>7056</v>
       </c>
       <c r="E76" s="26">
-        <v>24.5</v>
+        <v>28.0</v>
       </c>
       <c r="F76" s="28">
-        <v>24.5</v>
+        <v>28.0</v>
       </c>
       <c r="G76" s="29"/>
     </row>
     <row r="77" spans="1:15">
       <c r="B77" s="26" t="s">
         <v>80</v>
       </c>
       <c r="C77" s="26">
-        <v>392</v>
+        <v>560</v>
       </c>
       <c r="D77" s="26">
-        <v>7056</v>
+        <v>10640</v>
       </c>
       <c r="E77" s="26">
-        <v>28.0</v>
+        <v>25.5</v>
       </c>
       <c r="F77" s="28">
-        <v>28.0</v>
+        <v>25.5</v>
       </c>
       <c r="G77" s="29"/>
     </row>
     <row r="78" spans="1:15">
       <c r="B78" s="26" t="s">
         <v>81</v>
       </c>
       <c r="C78" s="26">
-        <v>560</v>
+        <v>392</v>
       </c>
       <c r="D78" s="26">
-        <v>10640</v>
+        <v>7448</v>
       </c>
       <c r="E78" s="26">
-        <v>25.5</v>
+        <v>31.5</v>
       </c>
       <c r="F78" s="28">
-        <v>25.5</v>
+        <v>31.5</v>
       </c>
       <c r="G78" s="29"/>
     </row>
     <row r="79" spans="1:15">
       <c r="B79" s="26" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="26">
-        <v>392</v>
+        <v>252</v>
       </c>
       <c r="D79" s="26">
-        <v>7448</v>
+        <v>3528</v>
       </c>
       <c r="E79" s="26">
-        <v>31.5</v>
+        <v>42.0</v>
       </c>
       <c r="F79" s="28">
-        <v>31.5</v>
+        <v>42.0</v>
       </c>
       <c r="G79" s="29"/>
     </row>
     <row r="80" spans="1:15">
       <c r="B80" s="26" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="26">
-        <v>252</v>
+        <v>336</v>
       </c>
       <c r="D80" s="26">
-        <v>3528</v>
+        <v>5040</v>
       </c>
       <c r="E80" s="26">
-        <v>42.0</v>
+        <v>37.0</v>
       </c>
       <c r="F80" s="28">
-        <v>42.0</v>
+        <v>37.0</v>
       </c>
       <c r="G80" s="29"/>
     </row>
     <row r="81" spans="1:15">
       <c r="B81" s="26" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="26">
-        <v>336</v>
+        <v>288</v>
       </c>
       <c r="D81" s="26">
-        <v>5040</v>
+        <v>4320</v>
       </c>
       <c r="E81" s="26">
-        <v>37.0</v>
+        <v>43.0</v>
       </c>
       <c r="F81" s="28">
-        <v>37.0</v>
+        <v>43.0</v>
       </c>
       <c r="G81" s="29"/>
     </row>
     <row r="82" spans="1:15">
       <c r="B82" s="26" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="26">
-        <v>288</v>
+        <v>432</v>
       </c>
       <c r="D82" s="26">
-        <v>4320</v>
+        <v>6048</v>
       </c>
       <c r="E82" s="26">
-        <v>43.0</v>
+        <v>38.0</v>
       </c>
       <c r="F82" s="28">
-        <v>43.0</v>
+        <v>38.0</v>
       </c>
       <c r="G82" s="29"/>
     </row>
     <row r="83" spans="1:15">
       <c r="B83" s="26" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="26">
-        <v>432</v>
+        <v>384</v>
       </c>
       <c r="D83" s="26">
-        <v>6048</v>
+        <v>6144</v>
       </c>
       <c r="E83" s="26">
-        <v>38.0</v>
+        <v>42.0</v>
       </c>
       <c r="F83" s="28">
-        <v>38.0</v>
+        <v>42.0</v>
       </c>
       <c r="G83" s="29"/>
     </row>
     <row r="84" spans="1:15">
       <c r="B84" s="26" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="26">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="D84" s="26">
-        <v>6144</v>
+        <v>7056</v>
       </c>
       <c r="E84" s="26">
-        <v>42.0</v>
+        <v>30.5</v>
       </c>
       <c r="F84" s="28">
-        <v>42.0</v>
+        <v>30.5</v>
       </c>
       <c r="G84" s="29"/>
     </row>
     <row r="85" spans="1:15">
       <c r="B85" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C85" s="26">
-        <v>392</v>
+        <v>560</v>
       </c>
       <c r="D85" s="26">
-        <v>7056</v>
+        <v>10640</v>
       </c>
       <c r="E85" s="26">
-        <v>30.5</v>
+        <v>27.5</v>
       </c>
       <c r="F85" s="28">
-        <v>30.5</v>
+        <v>27.5</v>
       </c>
       <c r="G85" s="29"/>
     </row>
     <row r="86" spans="1:15">
       <c r="B86" s="26" t="s">
         <v>89</v>
       </c>
       <c r="C86" s="26">
-        <v>560</v>
+        <v>392</v>
       </c>
       <c r="D86" s="26">
-        <v>10640</v>
+        <v>7448</v>
       </c>
       <c r="E86" s="26">
-        <v>27.5</v>
+        <v>31.5</v>
       </c>
       <c r="F86" s="28">
-        <v>27.5</v>
+        <v>31.5</v>
       </c>
       <c r="G86" s="29"/>
     </row>
     <row r="87" spans="1:15">
       <c r="B87" s="26" t="s">
         <v>90</v>
       </c>
       <c r="C87" s="26">
-        <v>392</v>
+        <v>252</v>
       </c>
       <c r="D87" s="26">
-        <v>7448</v>
+        <v>3528</v>
       </c>
       <c r="E87" s="26">
-        <v>31.5</v>
+        <v>47.0</v>
       </c>
       <c r="F87" s="28">
-        <v>31.5</v>
+        <v>47.0</v>
       </c>
       <c r="G87" s="29"/>
     </row>
     <row r="88" spans="1:15">
       <c r="B88" s="26" t="s">
         <v>91</v>
       </c>
       <c r="C88" s="26">
-        <v>252</v>
+        <v>336</v>
       </c>
       <c r="D88" s="26">
-        <v>3528</v>
+        <v>5040</v>
       </c>
       <c r="E88" s="26">
-        <v>47.0</v>
+        <v>41.0</v>
       </c>
       <c r="F88" s="28">
-        <v>47.0</v>
+        <v>41.0</v>
       </c>
       <c r="G88" s="29"/>
     </row>
     <row r="89" spans="1:15">
       <c r="B89" s="26" t="s">
         <v>92</v>
       </c>
       <c r="C89" s="26">
-        <v>336</v>
+        <v>288</v>
       </c>
       <c r="D89" s="26">
-        <v>5040</v>
+        <v>4320</v>
       </c>
       <c r="E89" s="26">
-        <v>41.0</v>
+        <v>48.0</v>
       </c>
       <c r="F89" s="28">
-        <v>41.0</v>
+        <v>48.0</v>
       </c>
       <c r="G89" s="29"/>
     </row>
     <row r="90" spans="1:15">
       <c r="B90" s="26" t="s">
         <v>93</v>
       </c>
       <c r="C90" s="26">
-        <v>288</v>
+        <v>432</v>
       </c>
       <c r="D90" s="26">
-        <v>4320</v>
+        <v>6048</v>
       </c>
       <c r="E90" s="26">
-        <v>48.0</v>
+        <v>42.0</v>
       </c>
       <c r="F90" s="28">
-        <v>48.0</v>
+        <v>42.0</v>
       </c>
       <c r="G90" s="29"/>
     </row>
     <row r="91" spans="1:15">
       <c r="B91" s="26" t="s">
         <v>94</v>
       </c>
       <c r="C91" s="26">
-        <v>432</v>
+        <v>384</v>
       </c>
       <c r="D91" s="26">
-        <v>6048</v>
+        <v>6144</v>
       </c>
       <c r="E91" s="26">
         <v>42.0</v>
       </c>
       <c r="F91" s="28">
         <v>42.0</v>
       </c>
       <c r="G91" s="29"/>
     </row>
     <row r="92" spans="1:15">
       <c r="B92" s="26" t="s">
         <v>95</v>
       </c>
       <c r="C92" s="26">
-        <v>384</v>
+        <v>336</v>
       </c>
       <c r="D92" s="26">
-        <v>6144</v>
+        <v>6720</v>
       </c>
       <c r="E92" s="26">
-        <v>42.0</v>
+        <v>43.0</v>
       </c>
       <c r="F92" s="28">
-        <v>42.0</v>
+        <v>43.0</v>
       </c>
       <c r="G92" s="29"/>
     </row>
     <row r="93" spans="1:15">
       <c r="B93" s="26" t="s">
         <v>96</v>
       </c>
       <c r="C93" s="26">
         <v>336</v>
       </c>
       <c r="D93" s="26">
         <v>6720</v>
       </c>
       <c r="E93" s="26">
-        <v>43.0</v>
+        <v>47.5</v>
       </c>
       <c r="F93" s="28">
-        <v>43.0</v>
+        <v>47.5</v>
       </c>
       <c r="G93" s="29"/>
     </row>
     <row r="94" spans="1:15">
       <c r="B94" s="26" t="s">
         <v>97</v>
       </c>
       <c r="C94" s="26">
         <v>336</v>
       </c>
       <c r="D94" s="26">
         <v>6720</v>
       </c>
       <c r="E94" s="26">
         <v>47.5</v>
       </c>
       <c r="F94" s="28">
         <v>47.5</v>
       </c>
       <c r="G94" s="29"/>
     </row>
     <row r="95" spans="1:15">
       <c r="B95" s="26" t="s">
         <v>98</v>
       </c>
       <c r="C95" s="26">
         <v>336</v>
       </c>
       <c r="D95" s="26">
         <v>6720</v>
       </c>
       <c r="E95" s="26">
-        <v>47.5</v>
+        <v>43.0</v>
       </c>
       <c r="F95" s="28">
-        <v>47.5</v>
+        <v>43.0</v>
       </c>
       <c r="G95" s="29"/>
     </row>
     <row r="96" spans="1:15">
       <c r="B96" s="26" t="s">
         <v>99</v>
       </c>
       <c r="C96" s="26">
         <v>336</v>
       </c>
       <c r="D96" s="26">
         <v>6720</v>
       </c>
       <c r="E96" s="26">
-        <v>43.0</v>
+        <v>47.5</v>
       </c>
       <c r="F96" s="28">
-        <v>43.0</v>
+        <v>47.5</v>
       </c>
       <c r="G96" s="29"/>
     </row>
     <row r="97" spans="1:15">
       <c r="B97" s="26" t="s">
         <v>100</v>
       </c>
       <c r="C97" s="26">
         <v>336</v>
       </c>
       <c r="D97" s="26">
         <v>6720</v>
       </c>
       <c r="E97" s="26">
         <v>47.5</v>
       </c>
       <c r="F97" s="28">
         <v>47.5</v>
       </c>
       <c r="G97" s="29"/>
     </row>
     <row r="98" spans="1:15">
       <c r="B98" s="26" t="s">
         <v>101</v>
       </c>
       <c r="C98" s="26">
         <v>336</v>
       </c>
       <c r="D98" s="26">
         <v>6720</v>
       </c>
       <c r="E98" s="26">
         <v>47.5</v>
       </c>
       <c r="F98" s="28">
         <v>47.5</v>
       </c>
       <c r="G98" s="29"/>
     </row>
     <row r="99" spans="1:15">
       <c r="B99" s="26" t="s">
         <v>102</v>
       </c>
       <c r="C99" s="26">
         <v>336</v>
       </c>
       <c r="D99" s="26">
         <v>6720</v>
       </c>
       <c r="E99" s="26">
-        <v>47.5</v>
+        <v>43.0</v>
       </c>
       <c r="F99" s="28">
-        <v>47.5</v>
+        <v>43.0</v>
       </c>
       <c r="G99" s="29"/>
     </row>
     <row r="100" spans="1:15">
       <c r="B100" s="26" t="s">
         <v>103</v>
       </c>
       <c r="C100" s="26">
         <v>336</v>
       </c>
       <c r="D100" s="26">
         <v>6720</v>
       </c>
       <c r="E100" s="26">
-        <v>43.0</v>
+        <v>47.5</v>
       </c>
       <c r="F100" s="28">
-        <v>43.0</v>
+        <v>47.5</v>
       </c>
       <c r="G100" s="29"/>
     </row>
     <row r="101" spans="1:15">
       <c r="B101" s="26" t="s">
         <v>104</v>
       </c>
       <c r="C101" s="26">
-        <v>336</v>
+        <v>384</v>
       </c>
       <c r="D101" s="26">
-        <v>6720</v>
+        <v>7296</v>
       </c>
       <c r="E101" s="26">
-        <v>47.5</v>
+        <v>43.0</v>
       </c>
       <c r="F101" s="28">
-        <v>47.5</v>
+        <v>43.0</v>
       </c>
       <c r="G101" s="29"/>
     </row>
     <row r="102" spans="1:15">
       <c r="B102" s="26" t="s">
         <v>105</v>
       </c>
       <c r="C102" s="26">
         <v>384</v>
       </c>
       <c r="D102" s="26">
         <v>7296</v>
       </c>
       <c r="E102" s="26">
-        <v>43.0</v>
+        <v>47.5</v>
       </c>
       <c r="F102" s="28">
-        <v>43.0</v>
+        <v>47.5</v>
       </c>
       <c r="G102" s="29"/>
     </row>
     <row r="103" spans="1:15">
       <c r="B103" s="26" t="s">
         <v>106</v>
       </c>
       <c r="C103" s="26">
         <v>384</v>
       </c>
       <c r="D103" s="26">
         <v>7296</v>
       </c>
       <c r="E103" s="26">
         <v>47.5</v>
       </c>
       <c r="F103" s="28">
         <v>47.5</v>
       </c>
       <c r="G103" s="29"/>
     </row>
     <row r="104" spans="1:15">
       <c r="B104" s="26" t="s">
         <v>107</v>
       </c>
       <c r="C104" s="26">
         <v>384</v>
       </c>
       <c r="D104" s="26">
         <v>7296</v>
       </c>
       <c r="E104" s="26">
-        <v>47.5</v>
+        <v>43.0</v>
       </c>
       <c r="F104" s="28">
-        <v>47.5</v>
+        <v>43.0</v>
       </c>
       <c r="G104" s="29"/>
     </row>
     <row r="105" spans="1:15">
       <c r="B105" s="26" t="s">
         <v>108</v>
       </c>
       <c r="C105" s="26">
         <v>384</v>
       </c>
       <c r="D105" s="26">
         <v>7296</v>
       </c>
       <c r="E105" s="26">
-        <v>43.0</v>
+        <v>47.5</v>
       </c>
       <c r="F105" s="28">
-        <v>43.0</v>
+        <v>47.5</v>
       </c>
       <c r="G105" s="29"/>
     </row>
     <row r="106" spans="1:15">
       <c r="B106" s="26" t="s">
         <v>109</v>
       </c>
       <c r="C106" s="26">
         <v>384</v>
       </c>
       <c r="D106" s="26">
         <v>7296</v>
       </c>
       <c r="E106" s="26">
         <v>47.5</v>
       </c>
       <c r="F106" s="28">
         <v>47.5</v>
       </c>
       <c r="G106" s="29"/>
     </row>
     <row r="107" spans="1:15">
       <c r="B107" s="26" t="s">
         <v>110</v>
       </c>
       <c r="C107" s="26">
         <v>384</v>
       </c>
       <c r="D107" s="26">
         <v>7296</v>
       </c>
       <c r="E107" s="26">
         <v>47.5</v>
       </c>
       <c r="F107" s="28">
         <v>47.5</v>
       </c>
       <c r="G107" s="29"/>
     </row>
     <row r="108" spans="1:15">
       <c r="B108" s="26" t="s">
         <v>111</v>
       </c>
       <c r="C108" s="26">
         <v>384</v>
       </c>
       <c r="D108" s="26">
         <v>7296</v>
       </c>
       <c r="E108" s="26">
-        <v>47.5</v>
+        <v>43.0</v>
       </c>
       <c r="F108" s="28">
-        <v>47.5</v>
+        <v>43.0</v>
       </c>
       <c r="G108" s="29"/>
     </row>
     <row r="109" spans="1:15">
       <c r="B109" s="26" t="s">
         <v>112</v>
       </c>
       <c r="C109" s="26">
         <v>384</v>
       </c>
       <c r="D109" s="26">
         <v>7296</v>
       </c>
       <c r="E109" s="26">
-        <v>43.0</v>
+        <v>47.5</v>
       </c>
       <c r="F109" s="28">
-        <v>43.0</v>
+        <v>47.5</v>
       </c>
       <c r="G109" s="29"/>
     </row>
     <row r="110" spans="1:15">
       <c r="B110" s="26" t="s">
         <v>113</v>
       </c>
       <c r="C110" s="26">
         <v>384</v>
       </c>
       <c r="D110" s="26">
-        <v>7296</v>
+        <v>6144</v>
       </c>
       <c r="E110" s="26">
-        <v>47.5</v>
+        <v>43.0</v>
       </c>
       <c r="F110" s="28">
-        <v>47.5</v>
+        <v>43.0</v>
       </c>
       <c r="G110" s="29"/>
     </row>
     <row r="111" spans="1:15">
       <c r="B111" s="26" t="s">
         <v>114</v>
       </c>
       <c r="C111" s="26">
         <v>384</v>
       </c>
       <c r="D111" s="26">
         <v>6144</v>
       </c>
       <c r="E111" s="26">
-        <v>43.0</v>
+        <v>47.5</v>
       </c>
       <c r="F111" s="28">
-        <v>43.0</v>
+        <v>47.5</v>
       </c>
       <c r="G111" s="29"/>
     </row>
     <row r="112" spans="1:15">
       <c r="B112" s="26" t="s">
         <v>115</v>
       </c>
       <c r="C112" s="26">
         <v>384</v>
       </c>
       <c r="D112" s="26">
         <v>6144</v>
       </c>
       <c r="E112" s="26">
-        <v>47.5</v>
+        <v>77.5</v>
       </c>
       <c r="F112" s="28">
-        <v>47.5</v>
+        <v>75.5</v>
       </c>
       <c r="G112" s="29"/>
     </row>
     <row r="113" spans="1:15">
       <c r="B113" s="26" t="s">
         <v>116</v>
       </c>
       <c r="C113" s="26">
         <v>384</v>
       </c>
       <c r="D113" s="26">
         <v>6144</v>
       </c>
       <c r="E113" s="26">
-        <v>77.5</v>
+        <v>47.5</v>
       </c>
       <c r="F113" s="28">
-        <v>75.5</v>
+        <v>47.5</v>
       </c>
       <c r="G113" s="29"/>
     </row>
     <row r="114" spans="1:15">
       <c r="B114" s="26" t="s">
         <v>117</v>
       </c>
       <c r="C114" s="26">
         <v>384</v>
       </c>
       <c r="D114" s="26">
         <v>6144</v>
       </c>
       <c r="E114" s="26">
-        <v>47.5</v>
+        <v>43.0</v>
       </c>
       <c r="F114" s="28">
-        <v>47.5</v>
+        <v>43.0</v>
       </c>
       <c r="G114" s="29"/>
     </row>
     <row r="115" spans="1:15">
       <c r="B115" s="26" t="s">
         <v>118</v>
       </c>
       <c r="C115" s="26">
         <v>384</v>
       </c>
       <c r="D115" s="26">
         <v>6144</v>
       </c>
       <c r="E115" s="26">
-        <v>43.0</v>
+        <v>47.5</v>
       </c>
       <c r="F115" s="28">
-        <v>43.0</v>
+        <v>47.5</v>
       </c>
       <c r="G115" s="29"/>
     </row>
     <row r="116" spans="1:15">
       <c r="B116" s="26" t="s">
         <v>119</v>
       </c>
       <c r="C116" s="26">
         <v>384</v>
       </c>
       <c r="D116" s="26">
         <v>6144</v>
       </c>
       <c r="E116" s="26">
         <v>47.5</v>
       </c>
       <c r="F116" s="28">
         <v>47.5</v>
       </c>
       <c r="G116" s="29"/>
     </row>
     <row r="117" spans="1:15">
       <c r="B117" s="26" t="s">
         <v>120</v>
       </c>
       <c r="C117" s="26">
         <v>384</v>
       </c>
       <c r="D117" s="26">
         <v>6144</v>
       </c>
       <c r="E117" s="26">
         <v>47.5</v>
       </c>
       <c r="F117" s="28">
         <v>47.5</v>
       </c>
       <c r="G117" s="29"/>
     </row>
     <row r="118" spans="1:15">
       <c r="B118" s="26" t="s">
         <v>121</v>
       </c>
       <c r="C118" s="26">
         <v>384</v>
       </c>
       <c r="D118" s="26">
         <v>6144</v>
       </c>
       <c r="E118" s="26">
-        <v>47.5</v>
+        <v>43.0</v>
       </c>
       <c r="F118" s="28">
-        <v>47.5</v>
+        <v>43.0</v>
       </c>
       <c r="G118" s="29"/>
     </row>
     <row r="119" spans="1:15">
       <c r="B119" s="26" t="s">
         <v>122</v>
       </c>
       <c r="C119" s="26">
         <v>384</v>
       </c>
       <c r="D119" s="26">
         <v>6144</v>
       </c>
       <c r="E119" s="26">
-        <v>43.0</v>
+        <v>47.5</v>
       </c>
       <c r="F119" s="28">
-        <v>43.0</v>
+        <v>47.5</v>
       </c>
       <c r="G119" s="29"/>
     </row>
     <row r="120" spans="1:15">
       <c r="B120" s="26" t="s">
         <v>123</v>
       </c>
       <c r="C120" s="26">
         <v>384</v>
       </c>
       <c r="D120" s="26">
         <v>6144</v>
       </c>
       <c r="E120" s="26">
-        <v>47.5</v>
+        <v>41.0</v>
       </c>
       <c r="F120" s="28">
-        <v>47.5</v>
+        <v>41.0</v>
       </c>
       <c r="G120" s="29"/>
     </row>
     <row r="121" spans="1:15">
       <c r="B121" s="26" t="s">
         <v>124</v>
       </c>
       <c r="C121" s="26">
         <v>384</v>
       </c>
       <c r="D121" s="26">
         <v>6144</v>
       </c>
       <c r="E121" s="26">
-        <v>41.0</v>
+        <v>45.0</v>
       </c>
       <c r="F121" s="28">
-        <v>41.0</v>
+        <v>45.0</v>
       </c>
       <c r="G121" s="29"/>
     </row>
     <row r="122" spans="1:15">
       <c r="B122" s="26" t="s">
         <v>125</v>
       </c>
       <c r="C122" s="26">
         <v>384</v>
       </c>
       <c r="D122" s="26">
         <v>6144</v>
       </c>
       <c r="E122" s="26">
         <v>45.0</v>
       </c>
       <c r="F122" s="28">
         <v>45.0</v>
       </c>
       <c r="G122" s="29"/>
     </row>
     <row r="123" spans="1:15">
       <c r="B123" s="26" t="s">
         <v>126</v>
       </c>
       <c r="C123" s="26">
         <v>384</v>
       </c>
       <c r="D123" s="26">
         <v>6144</v>
       </c>
       <c r="E123" s="26">
-        <v>45.0</v>
+        <v>41.0</v>
       </c>
       <c r="F123" s="28">
-        <v>45.0</v>
+        <v>41.0</v>
       </c>
       <c r="G123" s="29"/>
     </row>
     <row r="124" spans="1:15">
       <c r="B124" s="26" t="s">
         <v>127</v>
       </c>
       <c r="C124" s="26">
         <v>384</v>
       </c>
       <c r="D124" s="26">
         <v>6144</v>
       </c>
       <c r="E124" s="26">
-        <v>41.0</v>
+        <v>45.0</v>
       </c>
       <c r="F124" s="28">
-        <v>41.0</v>
+        <v>45.0</v>
       </c>
       <c r="G124" s="29"/>
     </row>
     <row r="125" spans="1:15">
       <c r="B125" s="26" t="s">
         <v>128</v>
       </c>
       <c r="C125" s="26">
         <v>384</v>
       </c>
       <c r="D125" s="26">
         <v>6144</v>
       </c>
       <c r="E125" s="26">
         <v>45.0</v>
       </c>
       <c r="F125" s="28">
         <v>45.0</v>
       </c>
       <c r="G125" s="29"/>
     </row>
     <row r="126" spans="1:15">
       <c r="B126" s="26" t="s">
         <v>129</v>
       </c>
       <c r="C126" s="26">
         <v>384</v>
       </c>
       <c r="D126" s="26">
         <v>6144</v>
       </c>
       <c r="E126" s="26">
         <v>45.0</v>
       </c>
       <c r="F126" s="28">
         <v>45.0</v>
       </c>
       <c r="G126" s="29"/>
     </row>
     <row r="127" spans="1:15">
       <c r="B127" s="26" t="s">
         <v>130</v>
       </c>
       <c r="C127" s="26">
         <v>384</v>
       </c>
       <c r="D127" s="26">
         <v>6144</v>
       </c>
       <c r="E127" s="26">
-        <v>45.0</v>
+        <v>41.0</v>
       </c>
       <c r="F127" s="28">
-        <v>45.0</v>
+        <v>41.0</v>
       </c>
       <c r="G127" s="29"/>
     </row>
     <row r="128" spans="1:15">
       <c r="B128" s="26" t="s">
         <v>131</v>
       </c>
       <c r="C128" s="26">
         <v>384</v>
       </c>
       <c r="D128" s="26">
         <v>6144</v>
       </c>
       <c r="E128" s="26">
-        <v>41.0</v>
+        <v>45.0</v>
       </c>
       <c r="F128" s="28">
-        <v>41.0</v>
+        <v>45.0</v>
       </c>
       <c r="G128" s="29"/>
     </row>
     <row r="129" spans="1:15">
       <c r="B129" s="26" t="s">
         <v>132</v>
       </c>
       <c r="C129" s="26">
-        <v>384</v>
+        <v>336</v>
       </c>
       <c r="D129" s="26">
-        <v>6144</v>
+        <v>5712</v>
       </c>
       <c r="E129" s="26">
-        <v>45.0</v>
+        <v>41.0</v>
       </c>
       <c r="F129" s="28">
-        <v>45.0</v>
+        <v>41.0</v>
       </c>
       <c r="G129" s="29"/>
     </row>
     <row r="130" spans="1:15">
       <c r="B130" s="26" t="s">
         <v>133</v>
       </c>
       <c r="C130" s="26">
         <v>336</v>
       </c>
       <c r="D130" s="26">
         <v>5712</v>
       </c>
       <c r="E130" s="26">
-        <v>41.0</v>
+        <v>45.0</v>
       </c>
       <c r="F130" s="28">
-        <v>41.0</v>
+        <v>45.0</v>
       </c>
       <c r="G130" s="29"/>
     </row>
     <row r="131" spans="1:15">
       <c r="B131" s="26" t="s">
         <v>134</v>
       </c>
       <c r="C131" s="26">
         <v>336</v>
       </c>
       <c r="D131" s="26">
         <v>5712</v>
       </c>
       <c r="E131" s="26">
         <v>45.0</v>
       </c>
       <c r="F131" s="28">
         <v>45.0</v>
       </c>
       <c r="G131" s="29"/>
     </row>
     <row r="132" spans="1:15">
       <c r="B132" s="26" t="s">
         <v>135</v>
       </c>
       <c r="C132" s="26">
         <v>336</v>
       </c>
       <c r="D132" s="26">
         <v>5712</v>
       </c>
       <c r="E132" s="26">
-        <v>45.0</v>
+        <v>41.0</v>
       </c>
       <c r="F132" s="28">
-        <v>45.0</v>
+        <v>41.0</v>
       </c>
       <c r="G132" s="29"/>
     </row>
     <row r="133" spans="1:15">
       <c r="B133" s="26" t="s">
         <v>136</v>
       </c>
       <c r="C133" s="26">
         <v>336</v>
       </c>
       <c r="D133" s="26">
         <v>5712</v>
       </c>
       <c r="E133" s="26">
-        <v>41.0</v>
+        <v>45.0</v>
       </c>
       <c r="F133" s="28">
-        <v>41.0</v>
+        <v>45.0</v>
       </c>
       <c r="G133" s="29"/>
     </row>
     <row r="134" spans="1:15">
       <c r="B134" s="26" t="s">
         <v>137</v>
       </c>
       <c r="C134" s="26">
         <v>336</v>
       </c>
       <c r="D134" s="26">
         <v>5712</v>
       </c>
       <c r="E134" s="26">
         <v>45.0</v>
       </c>
       <c r="F134" s="28">
         <v>45.0</v>
       </c>
       <c r="G134" s="29"/>
     </row>
     <row r="135" spans="1:15">
       <c r="B135" s="26" t="s">
         <v>138</v>
       </c>
       <c r="C135" s="26">
         <v>336</v>
       </c>
       <c r="D135" s="26">
         <v>5712</v>
       </c>
       <c r="E135" s="26">
         <v>45.0</v>
       </c>
       <c r="F135" s="28">
         <v>45.0</v>
       </c>
       <c r="G135" s="29"/>
     </row>
     <row r="136" spans="1:15">
       <c r="B136" s="26" t="s">
         <v>139</v>
       </c>
       <c r="C136" s="26">
         <v>336</v>
       </c>
       <c r="D136" s="26">
         <v>5712</v>
       </c>
       <c r="E136" s="26">
-        <v>45.0</v>
+        <v>41.0</v>
       </c>
       <c r="F136" s="28">
-        <v>45.0</v>
+        <v>41.0</v>
       </c>
       <c r="G136" s="29"/>
     </row>
     <row r="137" spans="1:15">
       <c r="B137" s="26" t="s">
         <v>140</v>
       </c>
       <c r="C137" s="26">
         <v>336</v>
       </c>
       <c r="D137" s="26">
         <v>5712</v>
       </c>
       <c r="E137" s="26">
-        <v>41.0</v>
+        <v>45.0</v>
       </c>
       <c r="F137" s="28">
-        <v>41.0</v>
+        <v>45.0</v>
       </c>
       <c r="G137" s="29"/>
     </row>
     <row r="138" spans="1:15">
-      <c r="B138" s="26" t="s">
+      <c r="B138" s="25" t="s">
         <v>141</v>
       </c>
-      <c r="C138" s="26">
-[...11 lines deleted...]
-      <c r="G138" s="29"/>
+      <c r="C138" s="27"/>
+      <c r="D138" s="27"/>
+      <c r="E138" s="27"/>
+      <c r="F138" s="27"/>
+      <c r="G138" s="27"/>
     </row>
     <row r="139" spans="1:15">
-      <c r="B139" s="25" t="s">
+      <c r="B139" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="C139" s="27"/>
-[...3 lines deleted...]
-      <c r="G139" s="27"/>
+      <c r="C139" s="26">
+        <v>480</v>
+      </c>
+      <c r="D139" s="26">
+        <v>8640</v>
+      </c>
+      <c r="E139" s="26">
+        <v>67.0</v>
+      </c>
+      <c r="F139" s="28">
+        <v>65.0</v>
+      </c>
+      <c r="G139" s="29"/>
     </row>
     <row r="140" spans="1:15">
       <c r="B140" s="26" t="s">
         <v>143</v>
       </c>
       <c r="C140" s="26">
-        <v>480</v>
+        <v>600</v>
       </c>
       <c r="D140" s="26">
-        <v>8640</v>
+        <v>11400</v>
       </c>
       <c r="E140" s="26">
-        <v>65.4</v>
+        <v>58.0</v>
       </c>
       <c r="F140" s="28">
-        <v>63.4</v>
+        <v>56.0</v>
       </c>
       <c r="G140" s="29"/>
     </row>
     <row r="141" spans="1:15">
       <c r="B141" s="26" t="s">
         <v>144</v>
       </c>
       <c r="C141" s="26">
-        <v>600</v>
+        <v>480</v>
       </c>
       <c r="D141" s="26">
-        <v>11400</v>
+        <v>8640</v>
       </c>
       <c r="E141" s="26">
-        <v>57.0</v>
+        <v>67.0</v>
       </c>
       <c r="F141" s="28">
-        <v>55.0</v>
+        <v>65.0</v>
       </c>
       <c r="G141" s="29"/>
     </row>
     <row r="142" spans="1:15">
       <c r="B142" s="26" t="s">
         <v>145</v>
       </c>
       <c r="C142" s="26">
-        <v>480</v>
+        <v>600</v>
       </c>
       <c r="D142" s="26">
-        <v>8640</v>
+        <v>11400</v>
       </c>
       <c r="E142" s="26">
-        <v>66.49</v>
+        <v>49.0</v>
       </c>
       <c r="F142" s="28">
-        <v>64.49</v>
+        <v>47.0</v>
       </c>
       <c r="G142" s="29"/>
     </row>
     <row r="143" spans="1:15">
       <c r="B143" s="26" t="s">
         <v>146</v>
       </c>
       <c r="C143" s="26">
-        <v>600</v>
+        <v>480</v>
       </c>
       <c r="D143" s="26">
-        <v>11400</v>
+        <v>8640</v>
       </c>
       <c r="E143" s="26">
-        <v>47.81</v>
+        <v>57.0</v>
       </c>
       <c r="F143" s="28">
-        <v>45.81</v>
+        <v>55.0</v>
       </c>
       <c r="G143" s="29"/>
     </row>
     <row r="144" spans="1:15">
       <c r="B144" s="26" t="s">
         <v>147</v>
       </c>
       <c r="C144" s="26">
-        <v>480</v>
+        <v>600</v>
       </c>
       <c r="D144" s="26">
-        <v>8640</v>
+        <v>11400</v>
       </c>
       <c r="E144" s="26">
-        <v>55.56</v>
+        <v>51.0</v>
       </c>
       <c r="F144" s="28">
-        <v>53.56</v>
+        <v>49.0</v>
       </c>
       <c r="G144" s="29"/>
     </row>
     <row r="145" spans="1:15">
       <c r="B145" s="26" t="s">
         <v>148</v>
       </c>
       <c r="C145" s="26">
-        <v>600</v>
+        <v>480</v>
       </c>
       <c r="D145" s="26">
-        <v>11400</v>
+        <v>8640</v>
       </c>
       <c r="E145" s="26">
-        <v>49.14</v>
+        <v>58.0</v>
       </c>
       <c r="F145" s="28">
-        <v>47.14</v>
+        <v>56.0</v>
       </c>
       <c r="G145" s="29"/>
     </row>
     <row r="146" spans="1:15">
       <c r="B146" s="26" t="s">
         <v>149</v>
       </c>
       <c r="C146" s="26">
-        <v>480</v>
+        <v>600</v>
       </c>
       <c r="D146" s="26">
-        <v>8640</v>
+        <v>11400</v>
       </c>
       <c r="E146" s="26">
-        <v>57.19</v>
+        <v>54.0</v>
       </c>
       <c r="F146" s="28">
-        <v>55.19</v>
+        <v>52.0</v>
       </c>
       <c r="G146" s="29"/>
     </row>
     <row r="147" spans="1:15">
       <c r="B147" s="26" t="s">
         <v>150</v>
       </c>
       <c r="C147" s="26">
-        <v>600</v>
+        <v>480</v>
       </c>
       <c r="D147" s="26">
-        <v>11400</v>
+        <v>8640</v>
       </c>
       <c r="E147" s="26">
-        <v>53.02</v>
+        <v>61.74</v>
       </c>
       <c r="F147" s="28">
-        <v>51.02</v>
+        <v>59.74</v>
       </c>
       <c r="G147" s="29"/>
     </row>
     <row r="148" spans="1:15">
       <c r="B148" s="26" t="s">
         <v>151</v>
       </c>
       <c r="C148" s="26">
         <v>480</v>
       </c>
       <c r="D148" s="26">
         <v>8640</v>
       </c>
       <c r="E148" s="26">
-        <v>61.74</v>
+        <v>58.0</v>
       </c>
       <c r="F148" s="28">
-        <v>59.74</v>
+        <v>56.0</v>
       </c>
       <c r="G148" s="29"/>
     </row>
     <row r="149" spans="1:15">
       <c r="B149" s="26" t="s">
         <v>152</v>
       </c>
       <c r="C149" s="26">
         <v>480</v>
       </c>
       <c r="D149" s="26">
         <v>8640</v>
       </c>
       <c r="E149" s="26">
-        <v>57.19</v>
+        <v>67.0</v>
       </c>
       <c r="F149" s="28">
-        <v>55.19</v>
+        <v>65.0</v>
       </c>
       <c r="G149" s="29"/>
     </row>
     <row r="150" spans="1:15">
       <c r="B150" s="26" t="s">
         <v>153</v>
       </c>
       <c r="C150" s="26">
         <v>480</v>
       </c>
       <c r="D150" s="26">
         <v>8640</v>
       </c>
       <c r="E150" s="26">
-        <v>66.49</v>
+        <v>60.0</v>
       </c>
       <c r="F150" s="28">
-        <v>64.49</v>
+        <v>58.0</v>
       </c>
       <c r="G150" s="29"/>
     </row>
     <row r="151" spans="1:15">
       <c r="B151" s="26" t="s">
         <v>154</v>
       </c>
       <c r="C151" s="26">
-        <v>480</v>
+        <v>600</v>
       </c>
       <c r="D151" s="26">
-        <v>8640</v>
+        <v>11400</v>
       </c>
       <c r="E151" s="26">
-        <v>58.72</v>
+        <v>34.0</v>
       </c>
       <c r="F151" s="28">
-        <v>56.72</v>
+        <v>32.0</v>
       </c>
       <c r="G151" s="29"/>
     </row>
     <row r="152" spans="1:15">
       <c r="B152" s="26" t="s">
         <v>155</v>
       </c>
       <c r="C152" s="26">
-        <v>600</v>
+        <v>480</v>
       </c>
       <c r="D152" s="26">
-        <v>11400</v>
+        <v>8640</v>
       </c>
       <c r="E152" s="26">
-        <v>32.82</v>
+        <v>40.0</v>
       </c>
       <c r="F152" s="28">
-        <v>30.82</v>
+        <v>38.0</v>
       </c>
       <c r="G152" s="29"/>
     </row>
     <row r="153" spans="1:15">
       <c r="B153" s="26" t="s">
         <v>156</v>
       </c>
       <c r="C153" s="26">
+        <v>352</v>
+      </c>
+      <c r="D153" s="26">
+        <v>6336</v>
+      </c>
+      <c r="E153" s="26">
+        <v>53.0</v>
+      </c>
+      <c r="F153" s="28">
+        <v>51.0</v>
+      </c>
+      <c r="G153" s="29"/>
+    </row>
+    <row r="154" spans="1:15">
+      <c r="B154" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="C154" s="27"/>
+      <c r="D154" s="27"/>
+      <c r="E154" s="27"/>
+      <c r="F154" s="27"/>
+      <c r="G154" s="27"/>
+    </row>
+    <row r="155" spans="1:15">
+      <c r="B155" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="C155" s="26">
         <v>480</v>
       </c>
-      <c r="D153" s="26">
-[...36 lines deleted...]
-      <c r="G155" s="27"/>
+      <c r="D155" s="26">
+        <v>7200</v>
+      </c>
+      <c r="E155" s="26">
+        <v>105.8</v>
+      </c>
+      <c r="F155" s="28">
+        <v>103.8</v>
+      </c>
+      <c r="G155" s="29"/>
     </row>
     <row r="156" spans="1:15">
       <c r="B156" s="26" t="s">
         <v>159</v>
       </c>
       <c r="C156" s="26">
         <v>480</v>
       </c>
       <c r="D156" s="26">
         <v>7200</v>
       </c>
       <c r="E156" s="26">
         <v>105.8</v>
       </c>
       <c r="F156" s="28">
         <v>103.8</v>
       </c>
       <c r="G156" s="29"/>
     </row>
     <row r="157" spans="1:15">
       <c r="B157" s="26" t="s">
         <v>160</v>
       </c>
       <c r="C157" s="26">
         <v>480</v>
       </c>
       <c r="D157" s="26">
         <v>7200</v>
       </c>
       <c r="E157" s="26">
-        <v>105.8</v>
+        <v>97.6</v>
       </c>
       <c r="F157" s="28">
-        <v>103.8</v>
+        <v>95.6</v>
       </c>
       <c r="G157" s="29"/>
     </row>
     <row r="158" spans="1:15">
       <c r="B158" s="26" t="s">
         <v>161</v>
       </c>
       <c r="C158" s="26">
         <v>480</v>
       </c>
       <c r="D158" s="26">
         <v>7200</v>
       </c>
       <c r="E158" s="26">
-        <v>97.6</v>
+        <v>101.1</v>
       </c>
       <c r="F158" s="28">
-        <v>95.6</v>
+        <v>99.1</v>
       </c>
       <c r="G158" s="29"/>
     </row>
     <row r="159" spans="1:15">
       <c r="B159" s="26" t="s">
         <v>162</v>
       </c>
       <c r="C159" s="26">
         <v>480</v>
       </c>
       <c r="D159" s="26">
         <v>7200</v>
       </c>
       <c r="E159" s="26">
         <v>101.1</v>
       </c>
       <c r="F159" s="28">
         <v>99.1</v>
       </c>
       <c r="G159" s="29"/>
     </row>
     <row r="160" spans="1:15">
       <c r="B160" s="26" t="s">
         <v>163</v>
       </c>
       <c r="C160" s="26">
         <v>480</v>
       </c>
       <c r="D160" s="26">
         <v>7200</v>
       </c>
       <c r="E160" s="26">
-        <v>101.1</v>
+        <v>97.6</v>
       </c>
       <c r="F160" s="28">
-        <v>99.1</v>
+        <v>95.6</v>
       </c>
       <c r="G160" s="29"/>
     </row>
     <row r="161" spans="1:15">
       <c r="B161" s="26" t="s">
         <v>164</v>
       </c>
       <c r="C161" s="26">
         <v>480</v>
       </c>
       <c r="D161" s="26">
         <v>7200</v>
       </c>
       <c r="E161" s="26">
         <v>97.6</v>
       </c>
       <c r="F161" s="28">
         <v>95.6</v>
       </c>
       <c r="G161" s="29"/>
     </row>
     <row r="162" spans="1:15">
       <c r="B162" s="26" t="s">
         <v>165</v>
       </c>
@@ -4586,606 +4559,606 @@
       </c>
       <c r="F165" s="28">
         <v>95.6</v>
       </c>
       <c r="G165" s="29"/>
     </row>
     <row r="166" spans="1:15">
       <c r="B166" s="26" t="s">
         <v>169</v>
       </c>
       <c r="C166" s="26">
         <v>480</v>
       </c>
       <c r="D166" s="26">
         <v>7200</v>
       </c>
       <c r="E166" s="26">
         <v>97.6</v>
       </c>
       <c r="F166" s="28">
         <v>95.6</v>
       </c>
       <c r="G166" s="29"/>
     </row>
     <row r="167" spans="1:15">
-      <c r="B167" s="26" t="s">
+      <c r="B167" s="25" t="s">
         <v>170</v>
       </c>
-      <c r="C167" s="26">
+      <c r="C167" s="27"/>
+      <c r="D167" s="27"/>
+      <c r="E167" s="27"/>
+      <c r="F167" s="27"/>
+      <c r="G167" s="27"/>
+    </row>
+    <row r="168" spans="1:15">
+      <c r="B168" s="26" t="s">
+        <v>171</v>
+      </c>
+      <c r="C168" s="26">
         <v>480</v>
       </c>
-      <c r="D167" s="26">
-[...18 lines deleted...]
-      <c r="G168" s="27"/>
+      <c r="D168" s="26">
+        <v>8640</v>
+      </c>
+      <c r="E168" s="26">
+        <v>33.9</v>
+      </c>
+      <c r="F168" s="28">
+        <v>31.7</v>
+      </c>
+      <c r="G168" s="29"/>
     </row>
     <row r="169" spans="1:15">
       <c r="B169" s="26" t="s">
         <v>172</v>
       </c>
       <c r="C169" s="26">
         <v>480</v>
       </c>
       <c r="D169" s="26">
         <v>8640</v>
       </c>
       <c r="E169" s="26">
-        <v>33.9</v>
+        <v>26.4</v>
       </c>
       <c r="F169" s="28">
-        <v>31.7</v>
+        <v>24.4</v>
       </c>
       <c r="G169" s="29"/>
     </row>
     <row r="170" spans="1:15">
       <c r="B170" s="26" t="s">
         <v>173</v>
       </c>
       <c r="C170" s="26">
         <v>480</v>
       </c>
       <c r="D170" s="26">
         <v>8640</v>
       </c>
       <c r="E170" s="26">
-        <v>26.4</v>
+        <v>34.9</v>
       </c>
       <c r="F170" s="28">
-        <v>24.4</v>
+        <v>32.7</v>
       </c>
       <c r="G170" s="29"/>
     </row>
     <row r="171" spans="1:15">
       <c r="B171" s="26" t="s">
         <v>174</v>
       </c>
       <c r="C171" s="26">
         <v>480</v>
       </c>
       <c r="D171" s="26">
         <v>8640</v>
       </c>
       <c r="E171" s="26">
-        <v>34.9</v>
+        <v>45.0</v>
       </c>
       <c r="F171" s="28">
-        <v>32.7</v>
+        <v>43.0</v>
       </c>
       <c r="G171" s="29"/>
     </row>
     <row r="172" spans="1:15">
       <c r="B172" s="26" t="s">
         <v>175</v>
       </c>
       <c r="C172" s="26">
         <v>480</v>
       </c>
       <c r="D172" s="26">
         <v>8640</v>
       </c>
       <c r="E172" s="26">
         <v>45.0</v>
       </c>
       <c r="F172" s="28">
         <v>43.0</v>
       </c>
       <c r="G172" s="29"/>
     </row>
     <row r="173" spans="1:15">
       <c r="B173" s="26" t="s">
         <v>176</v>
       </c>
       <c r="C173" s="26">
         <v>480</v>
       </c>
       <c r="D173" s="26">
         <v>8640</v>
       </c>
       <c r="E173" s="26">
-        <v>45.0</v>
+        <v>43.4</v>
       </c>
       <c r="F173" s="28">
-        <v>43.0</v>
+        <v>41.4</v>
       </c>
       <c r="G173" s="29"/>
     </row>
     <row r="174" spans="1:15">
       <c r="B174" s="26" t="s">
         <v>177</v>
       </c>
       <c r="C174" s="26">
         <v>480</v>
       </c>
       <c r="D174" s="26">
         <v>8640</v>
       </c>
       <c r="E174" s="26">
-        <v>43.4</v>
+        <v>42.9</v>
       </c>
       <c r="F174" s="28">
-        <v>41.4</v>
+        <v>41.9</v>
       </c>
       <c r="G174" s="29"/>
     </row>
     <row r="175" spans="1:15">
       <c r="B175" s="26" t="s">
         <v>178</v>
       </c>
       <c r="C175" s="26">
         <v>480</v>
       </c>
       <c r="D175" s="26">
         <v>8640</v>
       </c>
       <c r="E175" s="26">
-        <v>42.9</v>
+        <v>44.5</v>
       </c>
       <c r="F175" s="28">
-        <v>41.9</v>
+        <v>42.5</v>
       </c>
       <c r="G175" s="29"/>
     </row>
     <row r="176" spans="1:15">
       <c r="B176" s="26" t="s">
         <v>179</v>
       </c>
       <c r="C176" s="26">
-        <v>480</v>
+        <v>352</v>
       </c>
       <c r="D176" s="26">
-        <v>8640</v>
+        <v>6336</v>
       </c>
       <c r="E176" s="26">
-        <v>44.5</v>
+        <v>59.5</v>
       </c>
       <c r="F176" s="28">
-        <v>42.5</v>
+        <v>57.5</v>
       </c>
       <c r="G176" s="29"/>
     </row>
     <row r="177" spans="1:15">
       <c r="B177" s="26" t="s">
         <v>180</v>
       </c>
       <c r="C177" s="26">
         <v>352</v>
       </c>
       <c r="D177" s="26">
         <v>6336</v>
       </c>
       <c r="E177" s="26">
-        <v>59.5</v>
+        <v>58.1</v>
       </c>
       <c r="F177" s="28">
-        <v>57.5</v>
+        <v>56.1</v>
       </c>
       <c r="G177" s="29"/>
     </row>
     <row r="178" spans="1:15">
       <c r="B178" s="26" t="s">
         <v>181</v>
       </c>
       <c r="C178" s="26">
         <v>352</v>
       </c>
       <c r="D178" s="26">
         <v>6336</v>
       </c>
       <c r="E178" s="26">
-        <v>58.1</v>
+        <v>35.0</v>
       </c>
       <c r="F178" s="28">
-        <v>56.1</v>
+        <v>33.0</v>
       </c>
       <c r="G178" s="29"/>
     </row>
     <row r="179" spans="1:15">
-      <c r="B179" s="26" t="s">
+      <c r="B179" s="25" t="s">
         <v>182</v>
       </c>
-      <c r="C179" s="26">
-[...11 lines deleted...]
-      <c r="G179" s="29"/>
+      <c r="C179" s="27"/>
+      <c r="D179" s="27"/>
+      <c r="E179" s="27"/>
+      <c r="F179" s="27"/>
+      <c r="G179" s="27"/>
     </row>
     <row r="180" spans="1:15">
-      <c r="B180" s="25" t="s">
+      <c r="B180" s="26" t="s">
         <v>183</v>
       </c>
-      <c r="C180" s="27"/>
-[...3 lines deleted...]
-      <c r="G180" s="27"/>
+      <c r="C180" s="26">
+        <v>360</v>
+      </c>
+      <c r="D180" s="26">
+        <v>5760</v>
+      </c>
+      <c r="E180" s="26">
+        <v>184.2</v>
+      </c>
+      <c r="F180" s="28">
+        <v>174.2</v>
+      </c>
+      <c r="G180" s="29"/>
     </row>
     <row r="181" spans="1:15">
       <c r="B181" s="26" t="s">
         <v>184</v>
       </c>
       <c r="C181" s="26">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="D181" s="26">
-        <v>5760</v>
+        <v>6336</v>
       </c>
       <c r="E181" s="26">
-        <v>184.2</v>
+        <v>54.7</v>
       </c>
       <c r="F181" s="28">
-        <v>174.2</v>
+        <v>52.2</v>
       </c>
       <c r="G181" s="29"/>
     </row>
     <row r="182" spans="1:15">
       <c r="B182" s="26" t="s">
         <v>185</v>
       </c>
       <c r="C182" s="26">
         <v>352</v>
       </c>
       <c r="D182" s="26">
         <v>6336</v>
       </c>
       <c r="E182" s="26">
         <v>54.7</v>
       </c>
       <c r="F182" s="28">
         <v>52.2</v>
       </c>
       <c r="G182" s="29"/>
     </row>
     <row r="183" spans="1:15">
       <c r="B183" s="26" t="s">
         <v>186</v>
       </c>
       <c r="C183" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D183" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E183" s="26">
-        <v>54.7</v>
+        <v>40.5</v>
       </c>
       <c r="F183" s="28">
-        <v>52.2</v>
+        <v>38.5</v>
       </c>
       <c r="G183" s="29"/>
     </row>
     <row r="184" spans="1:15">
       <c r="B184" s="26" t="s">
         <v>187</v>
       </c>
       <c r="C184" s="26">
-        <v>480</v>
+        <v>352</v>
       </c>
       <c r="D184" s="26">
-        <v>8640</v>
+        <v>6336</v>
       </c>
       <c r="E184" s="26">
-        <v>40.5</v>
+        <v>54.7</v>
       </c>
       <c r="F184" s="28">
-        <v>38.5</v>
+        <v>52.2</v>
       </c>
       <c r="G184" s="29"/>
     </row>
     <row r="185" spans="1:15">
       <c r="B185" s="26" t="s">
         <v>188</v>
       </c>
       <c r="C185" s="26">
-        <v>352</v>
+        <v>660</v>
       </c>
       <c r="D185" s="26">
-        <v>6336</v>
+        <v>10560</v>
       </c>
       <c r="E185" s="26">
-        <v>54.7</v>
+        <v>33.7</v>
       </c>
       <c r="F185" s="28">
-        <v>52.2</v>
+        <v>31.7</v>
       </c>
       <c r="G185" s="29"/>
     </row>
     <row r="186" spans="1:15">
       <c r="B186" s="26" t="s">
         <v>189</v>
       </c>
       <c r="C186" s="26">
-        <v>660</v>
+        <v>352</v>
       </c>
       <c r="D186" s="26">
-        <v>10560</v>
+        <v>5280</v>
       </c>
       <c r="E186" s="26">
-        <v>33.7</v>
+        <v>54.7</v>
       </c>
       <c r="F186" s="28">
-        <v>31.7</v>
+        <v>52.2</v>
       </c>
       <c r="G186" s="29"/>
     </row>
     <row r="187" spans="1:15">
       <c r="B187" s="26" t="s">
         <v>190</v>
       </c>
       <c r="C187" s="26">
         <v>352</v>
       </c>
       <c r="D187" s="26">
-        <v>5280</v>
+        <v>6336</v>
       </c>
       <c r="E187" s="26">
         <v>54.7</v>
       </c>
       <c r="F187" s="28">
         <v>52.2</v>
       </c>
       <c r="G187" s="29"/>
     </row>
     <row r="188" spans="1:15">
       <c r="B188" s="26" t="s">
         <v>191</v>
       </c>
       <c r="C188" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D188" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E188" s="26">
-        <v>54.7</v>
+        <v>40.5</v>
       </c>
       <c r="F188" s="28">
-        <v>52.2</v>
+        <v>38.5</v>
       </c>
       <c r="G188" s="29"/>
     </row>
     <row r="189" spans="1:15">
       <c r="B189" s="26" t="s">
         <v>192</v>
       </c>
       <c r="C189" s="26">
-        <v>480</v>
+        <v>660</v>
       </c>
       <c r="D189" s="26">
-        <v>8640</v>
+        <v>10560</v>
       </c>
       <c r="E189" s="26">
-        <v>40.5</v>
+        <v>33.7</v>
       </c>
       <c r="F189" s="28">
-        <v>38.5</v>
+        <v>31.7</v>
       </c>
       <c r="G189" s="29"/>
     </row>
     <row r="190" spans="1:15">
       <c r="B190" s="26" t="s">
         <v>193</v>
       </c>
       <c r="C190" s="26">
-        <v>660</v>
+        <v>352</v>
       </c>
       <c r="D190" s="26">
-        <v>10560</v>
+        <v>5280</v>
       </c>
       <c r="E190" s="26">
-        <v>33.7</v>
+        <v>54.7</v>
       </c>
       <c r="F190" s="28">
-        <v>31.7</v>
+        <v>52.2</v>
       </c>
       <c r="G190" s="29"/>
     </row>
     <row r="191" spans="1:15">
       <c r="B191" s="26" t="s">
         <v>194</v>
       </c>
       <c r="C191" s="26">
-        <v>352</v>
+        <v>660</v>
       </c>
       <c r="D191" s="26">
-        <v>5280</v>
+        <v>10560</v>
       </c>
       <c r="E191" s="26">
-        <v>54.7</v>
+        <v>33.7</v>
       </c>
       <c r="F191" s="28">
-        <v>52.2</v>
+        <v>31.7</v>
       </c>
       <c r="G191" s="29"/>
     </row>
     <row r="192" spans="1:15">
       <c r="B192" s="26" t="s">
         <v>195</v>
       </c>
       <c r="C192" s="26">
-        <v>660</v>
+        <v>352</v>
       </c>
       <c r="D192" s="26">
-        <v>10560</v>
+        <v>5280</v>
       </c>
       <c r="E192" s="26">
-        <v>33.7</v>
+        <v>54.7</v>
       </c>
       <c r="F192" s="28">
-        <v>31.7</v>
+        <v>52.2</v>
       </c>
       <c r="G192" s="29"/>
     </row>
     <row r="193" spans="1:15">
       <c r="B193" s="26" t="s">
         <v>196</v>
       </c>
       <c r="C193" s="26">
-        <v>352</v>
+        <v>900</v>
       </c>
       <c r="D193" s="26">
-        <v>5280</v>
+        <v>8712</v>
       </c>
       <c r="E193" s="26">
-        <v>54.7</v>
+        <v>48.2</v>
       </c>
       <c r="F193" s="28">
-        <v>52.2</v>
+        <v>45.7</v>
       </c>
       <c r="G193" s="29"/>
     </row>
     <row r="194" spans="1:15">
       <c r="B194" s="26" t="s">
         <v>197</v>
       </c>
       <c r="C194" s="26">
-        <v>900</v>
+        <v>352</v>
       </c>
       <c r="D194" s="26">
-        <v>8712</v>
+        <v>6336</v>
       </c>
       <c r="E194" s="26">
-        <v>48.2</v>
+        <v>57.4</v>
       </c>
       <c r="F194" s="28">
-        <v>45.7</v>
+        <v>54.9</v>
       </c>
       <c r="G194" s="29"/>
     </row>
     <row r="195" spans="1:15">
       <c r="B195" s="26" t="s">
         <v>198</v>
       </c>
       <c r="C195" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D195" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E195" s="26">
-        <v>57.4</v>
+        <v>42.5</v>
       </c>
       <c r="F195" s="28">
-        <v>54.9</v>
+        <v>40.5</v>
       </c>
       <c r="G195" s="29"/>
     </row>
     <row r="196" spans="1:15">
       <c r="B196" s="26" t="s">
         <v>199</v>
       </c>
       <c r="C196" s="26">
         <v>480</v>
       </c>
       <c r="D196" s="26">
         <v>8640</v>
       </c>
       <c r="E196" s="26">
-        <v>42.5</v>
+        <v>71.5</v>
       </c>
       <c r="F196" s="28">
-        <v>40.5</v>
+        <v>69.5</v>
       </c>
       <c r="G196" s="29"/>
     </row>
     <row r="197" spans="1:15">
       <c r="B197" s="26" t="s">
         <v>200</v>
       </c>
       <c r="C197" s="26">
-        <v>480</v>
+        <v>352</v>
       </c>
       <c r="D197" s="26">
-        <v>8640</v>
+        <v>6336</v>
       </c>
       <c r="E197" s="26">
-        <v>71.5</v>
+        <v>96.6</v>
       </c>
       <c r="F197" s="28">
-        <v>69.5</v>
+        <v>94.1</v>
       </c>
       <c r="G197" s="29"/>
     </row>
     <row r="198" spans="1:15">
       <c r="B198" s="26" t="s">
         <v>201</v>
       </c>
       <c r="C198" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D198" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E198" s="26">
-        <v>96.6</v>
+        <v>71.5</v>
       </c>
       <c r="F198" s="28">
-        <v>94.1</v>
+        <v>69.5</v>
       </c>
       <c r="G198" s="29"/>
     </row>
     <row r="199" spans="1:15">
       <c r="B199" s="26" t="s">
         <v>202</v>
       </c>
       <c r="C199" s="26">
         <v>480</v>
       </c>
       <c r="D199" s="26">
         <v>8640</v>
       </c>
       <c r="E199" s="26">
         <v>71.5</v>
       </c>
       <c r="F199" s="28">
         <v>69.5</v>
       </c>
       <c r="G199" s="29"/>
     </row>
     <row r="200" spans="1:15">
       <c r="B200" s="26" t="s">
         <v>203</v>
       </c>
@@ -5204,78 +5177,78 @@
       <c r="G200" s="29"/>
     </row>
     <row r="201" spans="1:15">
       <c r="B201" s="26" t="s">
         <v>204</v>
       </c>
       <c r="C201" s="26">
         <v>480</v>
       </c>
       <c r="D201" s="26">
         <v>8640</v>
       </c>
       <c r="E201" s="26">
         <v>71.5</v>
       </c>
       <c r="F201" s="28">
         <v>69.5</v>
       </c>
       <c r="G201" s="29"/>
     </row>
     <row r="202" spans="1:15">
       <c r="B202" s="26" t="s">
         <v>205</v>
       </c>
       <c r="C202" s="26">
-        <v>480</v>
+        <v>900</v>
       </c>
       <c r="D202" s="26">
-        <v>8640</v>
+        <v>8712</v>
       </c>
       <c r="E202" s="26">
-        <v>71.5</v>
+        <v>48.2</v>
       </c>
       <c r="F202" s="28">
-        <v>69.5</v>
+        <v>45.7</v>
       </c>
       <c r="G202" s="29"/>
     </row>
     <row r="203" spans="1:15">
       <c r="B203" s="26" t="s">
         <v>206</v>
       </c>
       <c r="C203" s="26">
-        <v>900</v>
+        <v>352</v>
       </c>
       <c r="D203" s="26">
-        <v>8712</v>
+        <v>6336</v>
       </c>
       <c r="E203" s="26">
-        <v>48.2</v>
+        <v>57.4</v>
       </c>
       <c r="F203" s="28">
-        <v>45.7</v>
+        <v>54.9</v>
       </c>
       <c r="G203" s="29"/>
     </row>
     <row r="204" spans="1:15">
       <c r="B204" s="26" t="s">
         <v>207</v>
       </c>
       <c r="C204" s="26">
         <v>352</v>
       </c>
       <c r="D204" s="26">
         <v>6336</v>
       </c>
       <c r="E204" s="26">
         <v>57.4</v>
       </c>
       <c r="F204" s="28">
         <v>54.9</v>
       </c>
       <c r="G204" s="29"/>
     </row>
     <row r="205" spans="1:15">
       <c r="B205" s="26" t="s">
         <v>208</v>
       </c>
@@ -5318,54 +5291,54 @@
       <c r="C207" s="26">
         <v>352</v>
       </c>
       <c r="D207" s="26">
         <v>6336</v>
       </c>
       <c r="E207" s="26">
         <v>57.4</v>
       </c>
       <c r="F207" s="28">
         <v>54.9</v>
       </c>
       <c r="G207" s="29"/>
     </row>
     <row r="208" spans="1:15">
       <c r="B208" s="26" t="s">
         <v>211</v>
       </c>
       <c r="C208" s="26">
         <v>352</v>
       </c>
       <c r="D208" s="26">
         <v>6336</v>
       </c>
       <c r="E208" s="26">
-        <v>57.4</v>
+        <v>72.0</v>
       </c>
       <c r="F208" s="28">
-        <v>54.9</v>
+        <v>69.5</v>
       </c>
       <c r="G208" s="29"/>
     </row>
     <row r="209" spans="1:15">
       <c r="B209" s="26" t="s">
         <v>212</v>
       </c>
       <c r="C209" s="26">
         <v>352</v>
       </c>
       <c r="D209" s="26">
         <v>6336</v>
       </c>
       <c r="E209" s="26">
         <v>72.0</v>
       </c>
       <c r="F209" s="28">
         <v>69.5</v>
       </c>
       <c r="G209" s="29"/>
     </row>
     <row r="210" spans="1:15">
       <c r="B210" s="26" t="s">
         <v>213</v>
       </c>
@@ -5384,2004 +5357,1842 @@
       <c r="G210" s="29"/>
     </row>
     <row r="211" spans="1:15">
       <c r="B211" s="26" t="s">
         <v>214</v>
       </c>
       <c r="C211" s="26">
         <v>352</v>
       </c>
       <c r="D211" s="26">
         <v>6336</v>
       </c>
       <c r="E211" s="26">
         <v>72.0</v>
       </c>
       <c r="F211" s="28">
         <v>69.5</v>
       </c>
       <c r="G211" s="29"/>
     </row>
     <row r="212" spans="1:15">
       <c r="B212" s="26" t="s">
         <v>215</v>
       </c>
       <c r="C212" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D212" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E212" s="26">
-        <v>72.0</v>
+        <v>56.4</v>
       </c>
       <c r="F212" s="28">
-        <v>69.5</v>
+        <v>54.4</v>
       </c>
       <c r="G212" s="29"/>
     </row>
     <row r="213" spans="1:15">
       <c r="B213" s="26" t="s">
         <v>216</v>
       </c>
       <c r="C213" s="26">
-        <v>480</v>
+        <v>352</v>
       </c>
       <c r="D213" s="26">
-        <v>8640</v>
+        <v>6336</v>
       </c>
       <c r="E213" s="26">
-        <v>56.4</v>
+        <v>72.0</v>
       </c>
       <c r="F213" s="28">
-        <v>54.4</v>
+        <v>69.5</v>
       </c>
       <c r="G213" s="29"/>
     </row>
     <row r="214" spans="1:15">
       <c r="B214" s="26" t="s">
         <v>217</v>
       </c>
       <c r="C214" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D214" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E214" s="26">
-        <v>72.0</v>
+        <v>56.4</v>
       </c>
       <c r="F214" s="28">
-        <v>69.5</v>
+        <v>54.4</v>
       </c>
       <c r="G214" s="29"/>
     </row>
     <row r="215" spans="1:15">
-      <c r="B215" s="26" t="s">
+      <c r="B215" s="25" t="s">
         <v>218</v>
       </c>
-      <c r="C215" s="26">
-[...11 lines deleted...]
-      <c r="G215" s="29"/>
+      <c r="C215" s="27"/>
+      <c r="D215" s="27"/>
+      <c r="E215" s="27"/>
+      <c r="F215" s="27"/>
+      <c r="G215" s="27"/>
     </row>
     <row r="216" spans="1:15">
-      <c r="B216" s="25" t="s">
+      <c r="B216" s="26" t="s">
         <v>219</v>
       </c>
-      <c r="C216" s="27"/>
-[...3 lines deleted...]
-      <c r="G216" s="27"/>
+      <c r="C216" s="26">
+        <v>540</v>
+      </c>
+      <c r="D216" s="26">
+        <v>9720</v>
+      </c>
+      <c r="E216" s="26">
+        <v>68.0</v>
+      </c>
+      <c r="F216" s="28">
+        <v>66.0</v>
+      </c>
+      <c r="G216" s="29"/>
     </row>
     <row r="217" spans="1:15">
       <c r="B217" s="26" t="s">
         <v>220</v>
       </c>
       <c r="C217" s="26">
         <v>540</v>
       </c>
       <c r="D217" s="26">
         <v>9720</v>
       </c>
       <c r="E217" s="26">
-        <v>68.0</v>
+        <v>29.0</v>
       </c>
       <c r="F217" s="28">
-        <v>66.0</v>
+        <v>27.0</v>
       </c>
       <c r="G217" s="29"/>
     </row>
     <row r="218" spans="1:15">
       <c r="B218" s="26" t="s">
         <v>221</v>
       </c>
       <c r="C218" s="26">
         <v>540</v>
       </c>
       <c r="D218" s="26">
         <v>9720</v>
       </c>
       <c r="E218" s="26">
-        <v>93.8</v>
+        <v>29.0</v>
       </c>
       <c r="F218" s="28">
-        <v>91.8</v>
+        <v>27.0</v>
       </c>
       <c r="G218" s="29"/>
     </row>
     <row r="219" spans="1:15">
       <c r="B219" s="26" t="s">
         <v>222</v>
       </c>
       <c r="C219" s="26">
         <v>540</v>
       </c>
       <c r="D219" s="26">
         <v>9720</v>
       </c>
       <c r="E219" s="26">
-        <v>60.3</v>
+        <v>46.0</v>
       </c>
       <c r="F219" s="28">
-        <v>58.3</v>
+        <v>44.0</v>
       </c>
       <c r="G219" s="29"/>
     </row>
     <row r="220" spans="1:15">
       <c r="B220" s="26" t="s">
         <v>223</v>
       </c>
       <c r="C220" s="26">
-        <v>540</v>
+        <v>348</v>
       </c>
       <c r="D220" s="26">
-        <v>9720</v>
+        <v>6264</v>
       </c>
       <c r="E220" s="26">
-        <v>60.3</v>
+        <v>46.0</v>
       </c>
       <c r="F220" s="28">
-        <v>58.3</v>
+        <v>44.0</v>
       </c>
       <c r="G220" s="29"/>
     </row>
     <row r="221" spans="1:15">
       <c r="B221" s="26" t="s">
         <v>224</v>
       </c>
       <c r="C221" s="26">
         <v>540</v>
       </c>
       <c r="D221" s="26">
         <v>9720</v>
       </c>
       <c r="E221" s="26">
-        <v>67.1</v>
+        <v>39.0</v>
       </c>
       <c r="F221" s="28">
-        <v>65.1</v>
+        <v>37.0</v>
       </c>
       <c r="G221" s="29"/>
     </row>
     <row r="222" spans="1:15">
       <c r="B222" s="26" t="s">
         <v>225</v>
       </c>
       <c r="C222" s="26">
         <v>348</v>
       </c>
       <c r="D222" s="26">
-        <v>6264</v>
+        <v>6960</v>
       </c>
       <c r="E222" s="26">
-        <v>67.1</v>
+        <v>70.3</v>
       </c>
       <c r="F222" s="28">
-        <v>65.1</v>
+        <v>68.3</v>
       </c>
       <c r="G222" s="29"/>
     </row>
     <row r="223" spans="1:15">
       <c r="B223" s="26" t="s">
         <v>226</v>
       </c>
       <c r="C223" s="26">
-        <v>540</v>
+        <v>348</v>
       </c>
       <c r="D223" s="26">
-        <v>9720</v>
+        <v>6960</v>
       </c>
       <c r="E223" s="26">
-        <v>70.8</v>
+        <v>47.0</v>
       </c>
       <c r="F223" s="28">
-        <v>68.8</v>
+        <v>45.0</v>
       </c>
       <c r="G223" s="29"/>
     </row>
     <row r="224" spans="1:15">
       <c r="B224" s="26" t="s">
         <v>227</v>
       </c>
       <c r="C224" s="26">
-        <v>348</v>
+        <v>444</v>
       </c>
       <c r="D224" s="26">
-        <v>6264</v>
+        <v>7992</v>
       </c>
       <c r="E224" s="26">
-        <v>70.3</v>
+        <v>19.0</v>
       </c>
       <c r="F224" s="28">
-        <v>68.3</v>
+        <v>17.0</v>
       </c>
       <c r="G224" s="29"/>
     </row>
     <row r="225" spans="1:15">
       <c r="B225" s="26" t="s">
         <v>228</v>
       </c>
       <c r="C225" s="26">
-        <v>348</v>
+        <v>444</v>
       </c>
       <c r="D225" s="26">
-        <v>6960</v>
+        <v>7992</v>
       </c>
       <c r="E225" s="26">
-        <v>70.3</v>
+        <v>36.0</v>
       </c>
       <c r="F225" s="28">
-        <v>68.3</v>
+        <v>34.0</v>
       </c>
       <c r="G225" s="29"/>
     </row>
     <row r="226" spans="1:15">
       <c r="B226" s="26" t="s">
         <v>229</v>
       </c>
       <c r="C226" s="26">
-        <v>348</v>
+        <v>444</v>
       </c>
       <c r="D226" s="26">
-        <v>6960</v>
+        <v>7992</v>
       </c>
       <c r="E226" s="26">
-        <v>47.0</v>
+        <v>36.0</v>
       </c>
       <c r="F226" s="28">
-        <v>45.0</v>
+        <v>34.0</v>
       </c>
       <c r="G226" s="29"/>
     </row>
     <row r="227" spans="1:15">
       <c r="B227" s="26" t="s">
         <v>230</v>
       </c>
       <c r="C227" s="26">
         <v>444</v>
       </c>
       <c r="D227" s="26">
         <v>7992</v>
       </c>
       <c r="E227" s="26">
-        <v>47.0</v>
+        <v>55.0</v>
       </c>
       <c r="F227" s="28">
-        <v>45.0</v>
+        <v>53.0</v>
       </c>
       <c r="G227" s="29"/>
     </row>
     <row r="228" spans="1:15">
       <c r="B228" s="26" t="s">
         <v>231</v>
       </c>
       <c r="C228" s="26">
-        <v>444</v>
+        <v>348</v>
       </c>
       <c r="D228" s="26">
-        <v>7992</v>
+        <v>6264</v>
       </c>
       <c r="E228" s="26">
-        <v>53.1</v>
+        <v>29.0</v>
       </c>
       <c r="F228" s="28">
-        <v>51.1</v>
+        <v>27.0</v>
       </c>
       <c r="G228" s="29"/>
     </row>
     <row r="229" spans="1:15">
       <c r="B229" s="26" t="s">
         <v>232</v>
       </c>
       <c r="C229" s="26">
-        <v>444</v>
+        <v>348</v>
       </c>
       <c r="D229" s="26">
-        <v>7992</v>
+        <v>6264</v>
       </c>
       <c r="E229" s="26">
-        <v>53.1</v>
+        <v>29.0</v>
       </c>
       <c r="F229" s="28">
-        <v>51.1</v>
+        <v>27.0</v>
       </c>
       <c r="G229" s="29"/>
     </row>
     <row r="230" spans="1:15">
       <c r="B230" s="26" t="s">
         <v>233</v>
       </c>
       <c r="C230" s="26">
-        <v>444</v>
+        <v>348</v>
       </c>
       <c r="D230" s="26">
-        <v>7992</v>
+        <v>6264</v>
       </c>
       <c r="E230" s="26">
-        <v>70.4</v>
+        <v>58.0</v>
       </c>
       <c r="F230" s="28">
-        <v>68.4</v>
+        <v>56.0</v>
       </c>
       <c r="G230" s="29"/>
     </row>
     <row r="231" spans="1:15">
-      <c r="B231" s="26" t="s">
+      <c r="B231" s="25" t="s">
         <v>234</v>
       </c>
-      <c r="C231" s="26">
-[...11 lines deleted...]
-      <c r="G231" s="29"/>
+      <c r="C231" s="27"/>
+      <c r="D231" s="27"/>
+      <c r="E231" s="27"/>
+      <c r="F231" s="27"/>
+      <c r="G231" s="27"/>
     </row>
     <row r="232" spans="1:15">
       <c r="B232" s="26" t="s">
         <v>235</v>
       </c>
       <c r="C232" s="26">
-        <v>348</v>
+        <v>308</v>
       </c>
       <c r="D232" s="26">
-        <v>6264</v>
+        <v>6160</v>
       </c>
       <c r="E232" s="26">
-        <v>53.3</v>
+        <v>57.6</v>
       </c>
       <c r="F232" s="28">
-        <v>51.3</v>
+        <v>55.6</v>
       </c>
       <c r="G232" s="29"/>
     </row>
     <row r="233" spans="1:15">
       <c r="B233" s="26" t="s">
         <v>236</v>
       </c>
       <c r="C233" s="26">
-        <v>348</v>
+        <v>308</v>
       </c>
       <c r="D233" s="26">
-        <v>6264</v>
+        <v>6160</v>
       </c>
       <c r="E233" s="26">
-        <v>58.0</v>
+        <v>67.6</v>
       </c>
       <c r="F233" s="28">
-        <v>56.0</v>
+        <v>65.6</v>
       </c>
       <c r="G233" s="29"/>
     </row>
     <row r="234" spans="1:15">
-      <c r="B234" s="25" t="s">
+      <c r="B234" s="26" t="s">
         <v>237</v>
       </c>
-      <c r="C234" s="27"/>
-[...3 lines deleted...]
-      <c r="G234" s="27"/>
+      <c r="C234" s="26">
+        <v>540</v>
+      </c>
+      <c r="D234" s="26">
+        <v>9720</v>
+      </c>
+      <c r="E234" s="26">
+        <v>28.5</v>
+      </c>
+      <c r="F234" s="28">
+        <v>28.5</v>
+      </c>
+      <c r="G234" s="29"/>
     </row>
     <row r="235" spans="1:15">
       <c r="B235" s="26" t="s">
         <v>238</v>
       </c>
       <c r="C235" s="26">
         <v>308</v>
       </c>
       <c r="D235" s="26">
         <v>6160</v>
       </c>
       <c r="E235" s="26">
-        <v>57.6</v>
+        <v>44.5</v>
       </c>
       <c r="F235" s="28">
-        <v>55.6</v>
+        <v>42.5</v>
       </c>
       <c r="G235" s="29"/>
     </row>
     <row r="236" spans="1:15">
       <c r="B236" s="26" t="s">
         <v>239</v>
       </c>
       <c r="C236" s="26">
         <v>308</v>
       </c>
       <c r="D236" s="26">
         <v>6160</v>
       </c>
       <c r="E236" s="26">
-        <v>67.6</v>
+        <v>44.5</v>
       </c>
       <c r="F236" s="28">
-        <v>65.6</v>
+        <v>42.5</v>
       </c>
       <c r="G236" s="29"/>
     </row>
     <row r="237" spans="1:15">
       <c r="B237" s="26" t="s">
         <v>240</v>
       </c>
       <c r="C237" s="26">
-        <v>540</v>
+        <v>308</v>
       </c>
       <c r="D237" s="26">
-        <v>9720</v>
+        <v>6160</v>
       </c>
       <c r="E237" s="26">
-        <v>28.5</v>
+        <v>50.6</v>
       </c>
       <c r="F237" s="28">
-        <v>28.5</v>
+        <v>48.6</v>
       </c>
       <c r="G237" s="29"/>
     </row>
     <row r="238" spans="1:15">
       <c r="B238" s="26" t="s">
         <v>241</v>
       </c>
       <c r="C238" s="26">
         <v>308</v>
       </c>
       <c r="D238" s="26">
         <v>6160</v>
       </c>
       <c r="E238" s="26">
-        <v>44.5</v>
+        <v>57.6</v>
       </c>
       <c r="F238" s="28">
-        <v>42.5</v>
+        <v>55.6</v>
       </c>
       <c r="G238" s="29"/>
     </row>
     <row r="239" spans="1:15">
       <c r="B239" s="26" t="s">
         <v>242</v>
       </c>
       <c r="C239" s="26">
         <v>308</v>
       </c>
       <c r="D239" s="26">
         <v>6160</v>
       </c>
       <c r="E239" s="26">
-        <v>44.5</v>
+        <v>67.6</v>
       </c>
       <c r="F239" s="28">
-        <v>42.5</v>
+        <v>65.6</v>
       </c>
       <c r="G239" s="29"/>
     </row>
     <row r="240" spans="1:15">
       <c r="B240" s="26" t="s">
         <v>243</v>
       </c>
       <c r="C240" s="26">
         <v>308</v>
       </c>
       <c r="D240" s="26">
         <v>6160</v>
       </c>
       <c r="E240" s="26">
         <v>50.6</v>
       </c>
       <c r="F240" s="28">
         <v>48.6</v>
       </c>
       <c r="G240" s="29"/>
     </row>
     <row r="241" spans="1:15">
-      <c r="B241" s="26" t="s">
+      <c r="B241" s="25" t="s">
         <v>244</v>
       </c>
-      <c r="C241" s="26">
-[...11 lines deleted...]
-      <c r="G241" s="29"/>
+      <c r="C241" s="27"/>
+      <c r="D241" s="27"/>
+      <c r="E241" s="27"/>
+      <c r="F241" s="27"/>
+      <c r="G241" s="27"/>
     </row>
     <row r="242" spans="1:15">
       <c r="B242" s="26" t="s">
         <v>245</v>
       </c>
       <c r="C242" s="26">
-        <v>308</v>
+        <v>480</v>
       </c>
       <c r="D242" s="26">
-        <v>6160</v>
+        <v>8160</v>
       </c>
       <c r="E242" s="26">
-        <v>67.6</v>
+        <v>61.84</v>
       </c>
       <c r="F242" s="28">
-        <v>65.6</v>
+        <v>59.84</v>
       </c>
       <c r="G242" s="29"/>
     </row>
     <row r="243" spans="1:15">
       <c r="B243" s="26" t="s">
         <v>246</v>
       </c>
       <c r="C243" s="26">
-        <v>308</v>
+        <v>480</v>
       </c>
       <c r="D243" s="26">
-        <v>6160</v>
+        <v>8160</v>
       </c>
       <c r="E243" s="26">
-        <v>50.6</v>
+        <v>61.84</v>
       </c>
       <c r="F243" s="28">
-        <v>48.6</v>
+        <v>59.84</v>
       </c>
       <c r="G243" s="29"/>
     </row>
     <row r="244" spans="1:15">
-      <c r="B244" s="25" t="s">
+      <c r="B244" s="26" t="s">
         <v>247</v>
       </c>
-      <c r="C244" s="27"/>
-[...3 lines deleted...]
-      <c r="G244" s="27"/>
+      <c r="C244" s="26">
+        <v>480</v>
+      </c>
+      <c r="D244" s="26">
+        <v>8160</v>
+      </c>
+      <c r="E244" s="26">
+        <v>74.56</v>
+      </c>
+      <c r="F244" s="28">
+        <v>72.56</v>
+      </c>
+      <c r="G244" s="29"/>
     </row>
     <row r="245" spans="1:15">
       <c r="B245" s="26" t="s">
         <v>248</v>
       </c>
       <c r="C245" s="26">
         <v>480</v>
       </c>
       <c r="D245" s="26">
         <v>8160</v>
       </c>
       <c r="E245" s="26">
-        <v>61.84</v>
+        <v>74.56</v>
       </c>
       <c r="F245" s="28">
-        <v>59.84</v>
+        <v>72.56</v>
       </c>
       <c r="G245" s="29"/>
     </row>
     <row r="246" spans="1:15">
       <c r="B246" s="26" t="s">
         <v>249</v>
       </c>
       <c r="C246" s="26">
         <v>480</v>
       </c>
       <c r="D246" s="26">
         <v>8160</v>
       </c>
       <c r="E246" s="26">
-        <v>61.84</v>
+        <v>63.96</v>
       </c>
       <c r="F246" s="28">
-        <v>59.84</v>
+        <v>61.96</v>
       </c>
       <c r="G246" s="29"/>
     </row>
     <row r="247" spans="1:15">
       <c r="B247" s="26" t="s">
         <v>250</v>
       </c>
       <c r="C247" s="26">
         <v>480</v>
       </c>
       <c r="D247" s="26">
         <v>8160</v>
       </c>
       <c r="E247" s="26">
-        <v>74.56</v>
+        <v>63.96</v>
       </c>
       <c r="F247" s="28">
-        <v>72.56</v>
+        <v>61.96</v>
       </c>
       <c r="G247" s="29"/>
     </row>
     <row r="248" spans="1:15">
       <c r="B248" s="26" t="s">
         <v>251</v>
       </c>
       <c r="C248" s="26">
         <v>480</v>
       </c>
       <c r="D248" s="26">
         <v>8160</v>
       </c>
       <c r="E248" s="26">
-        <v>74.56</v>
+        <v>61.84</v>
       </c>
       <c r="F248" s="28">
-        <v>72.56</v>
+        <v>59.84</v>
       </c>
       <c r="G248" s="29"/>
     </row>
     <row r="249" spans="1:15">
       <c r="B249" s="26" t="s">
         <v>252</v>
       </c>
       <c r="C249" s="26">
         <v>480</v>
       </c>
       <c r="D249" s="26">
         <v>8160</v>
       </c>
       <c r="E249" s="26">
-        <v>63.96</v>
+        <v>61.84</v>
       </c>
       <c r="F249" s="28">
-        <v>61.96</v>
+        <v>59.84</v>
       </c>
       <c r="G249" s="29"/>
     </row>
     <row r="250" spans="1:15">
       <c r="B250" s="26" t="s">
         <v>253</v>
       </c>
       <c r="C250" s="26">
-        <v>480</v>
+        <v>420</v>
       </c>
       <c r="D250" s="26">
-        <v>8160</v>
+        <v>7980</v>
       </c>
       <c r="E250" s="26">
-        <v>63.96</v>
+        <v>49.18</v>
       </c>
       <c r="F250" s="28">
-        <v>61.96</v>
+        <v>47.18</v>
       </c>
       <c r="G250" s="29"/>
     </row>
     <row r="251" spans="1:15">
       <c r="B251" s="26" t="s">
         <v>254</v>
       </c>
       <c r="C251" s="26">
-        <v>480</v>
+        <v>420</v>
       </c>
       <c r="D251" s="26">
-        <v>8160</v>
+        <v>7980</v>
       </c>
       <c r="E251" s="26">
-        <v>61.84</v>
+        <v>49.18</v>
       </c>
       <c r="F251" s="28">
-        <v>59.84</v>
+        <v>47.18</v>
       </c>
       <c r="G251" s="29"/>
     </row>
     <row r="252" spans="1:15">
       <c r="B252" s="26" t="s">
         <v>255</v>
       </c>
       <c r="C252" s="26">
-        <v>480</v>
+        <v>420</v>
       </c>
       <c r="D252" s="26">
-        <v>8160</v>
+        <v>7980</v>
       </c>
       <c r="E252" s="26">
-        <v>61.84</v>
+        <v>39.64</v>
       </c>
       <c r="F252" s="28">
-        <v>59.84</v>
+        <v>37.64</v>
       </c>
       <c r="G252" s="29"/>
     </row>
     <row r="253" spans="1:15">
       <c r="B253" s="26" t="s">
         <v>256</v>
       </c>
       <c r="C253" s="26">
         <v>420</v>
       </c>
       <c r="D253" s="26">
         <v>7980</v>
       </c>
       <c r="E253" s="26">
-        <v>49.18</v>
+        <v>39.64</v>
       </c>
       <c r="F253" s="28">
-        <v>47.18</v>
+        <v>37.64</v>
       </c>
       <c r="G253" s="29"/>
     </row>
     <row r="254" spans="1:15">
       <c r="B254" s="26" t="s">
         <v>257</v>
       </c>
       <c r="C254" s="26">
-        <v>420</v>
+        <v>480</v>
       </c>
       <c r="D254" s="26">
-        <v>7980</v>
+        <v>8640</v>
       </c>
       <c r="E254" s="26">
-        <v>49.18</v>
+        <v>45.59</v>
       </c>
       <c r="F254" s="28">
-        <v>47.18</v>
+        <v>43.59</v>
       </c>
       <c r="G254" s="29"/>
     </row>
     <row r="255" spans="1:15">
       <c r="B255" s="26" t="s">
         <v>258</v>
       </c>
       <c r="C255" s="26">
-        <v>420</v>
+        <v>480</v>
       </c>
       <c r="D255" s="26">
-        <v>7980</v>
+        <v>8640</v>
       </c>
       <c r="E255" s="26">
-        <v>39.64</v>
+        <v>45.59</v>
       </c>
       <c r="F255" s="28">
-        <v>37.64</v>
+        <v>43.59</v>
       </c>
       <c r="G255" s="29"/>
     </row>
     <row r="256" spans="1:15">
       <c r="B256" s="26" t="s">
         <v>259</v>
       </c>
       <c r="C256" s="26">
-        <v>420</v>
+        <v>480</v>
       </c>
       <c r="D256" s="26">
-        <v>7980</v>
+        <v>8640</v>
       </c>
       <c r="E256" s="26">
-        <v>39.64</v>
+        <v>60.88</v>
       </c>
       <c r="F256" s="28">
-        <v>37.64</v>
+        <v>58.88</v>
       </c>
       <c r="G256" s="29"/>
     </row>
     <row r="257" spans="1:15">
       <c r="B257" s="26" t="s">
         <v>260</v>
       </c>
       <c r="C257" s="26">
-        <v>480</v>
+        <v>420</v>
       </c>
       <c r="D257" s="26">
-        <v>8640</v>
+        <v>7680</v>
       </c>
       <c r="E257" s="26">
-        <v>45.59</v>
+        <v>63.55</v>
       </c>
       <c r="F257" s="28">
-        <v>43.59</v>
+        <v>61.55</v>
       </c>
       <c r="G257" s="29"/>
     </row>
     <row r="258" spans="1:15">
       <c r="B258" s="26" t="s">
         <v>261</v>
       </c>
       <c r="C258" s="26">
-        <v>480</v>
+        <v>420</v>
       </c>
       <c r="D258" s="26">
-        <v>8640</v>
+        <v>7980</v>
       </c>
       <c r="E258" s="26">
-        <v>45.59</v>
+        <v>57.66</v>
       </c>
       <c r="F258" s="28">
-        <v>43.59</v>
+        <v>55.66</v>
       </c>
       <c r="G258" s="29"/>
     </row>
     <row r="259" spans="1:15">
       <c r="B259" s="26" t="s">
         <v>262</v>
       </c>
       <c r="C259" s="26">
-        <v>480</v>
+        <v>420</v>
       </c>
       <c r="D259" s="26">
-        <v>8640</v>
+        <v>7980</v>
       </c>
       <c r="E259" s="26">
-        <v>60.88</v>
+        <v>57.66</v>
       </c>
       <c r="F259" s="28">
-        <v>58.88</v>
+        <v>55.66</v>
       </c>
       <c r="G259" s="29"/>
     </row>
     <row r="260" spans="1:15">
       <c r="B260" s="26" t="s">
         <v>263</v>
       </c>
       <c r="C260" s="26">
         <v>420</v>
       </c>
       <c r="D260" s="26">
-        <v>7680</v>
+        <v>7980</v>
       </c>
       <c r="E260" s="26">
-        <v>63.55</v>
+        <v>42.82</v>
       </c>
       <c r="F260" s="28">
-        <v>61.55</v>
+        <v>40.82</v>
       </c>
       <c r="G260" s="29"/>
     </row>
     <row r="261" spans="1:15">
       <c r="B261" s="26" t="s">
         <v>264</v>
       </c>
       <c r="C261" s="26">
         <v>420</v>
       </c>
       <c r="D261" s="26">
         <v>7980</v>
       </c>
       <c r="E261" s="26">
-        <v>57.66</v>
+        <v>42.82</v>
       </c>
       <c r="F261" s="28">
-        <v>55.66</v>
+        <v>40.82</v>
       </c>
       <c r="G261" s="29"/>
     </row>
     <row r="262" spans="1:15">
       <c r="B262" s="26" t="s">
         <v>265</v>
       </c>
       <c r="C262" s="26">
-        <v>420</v>
+        <v>240</v>
       </c>
       <c r="D262" s="26">
-        <v>7980</v>
+        <v>4560</v>
       </c>
       <c r="E262" s="26">
-        <v>57.66</v>
+        <v>118.9</v>
       </c>
       <c r="F262" s="28">
-        <v>55.66</v>
+        <v>116.9</v>
       </c>
       <c r="G262" s="29"/>
     </row>
     <row r="263" spans="1:15">
       <c r="B263" s="26" t="s">
         <v>266</v>
       </c>
       <c r="C263" s="26">
-        <v>420</v>
+        <v>256</v>
       </c>
       <c r="D263" s="26">
-        <v>7980</v>
+        <v>4608</v>
       </c>
       <c r="E263" s="26">
-        <v>42.82</v>
+        <v>128.9</v>
       </c>
       <c r="F263" s="28">
-        <v>40.82</v>
+        <v>126.9</v>
       </c>
       <c r="G263" s="29"/>
     </row>
     <row r="264" spans="1:15">
       <c r="B264" s="26" t="s">
         <v>267</v>
       </c>
       <c r="C264" s="26">
-        <v>420</v>
+        <v>240</v>
       </c>
       <c r="D264" s="26">
-        <v>7980</v>
+        <v>4560</v>
       </c>
       <c r="E264" s="26">
-        <v>42.82</v>
+        <v>110.99</v>
       </c>
       <c r="F264" s="28">
-        <v>40.82</v>
+        <v>108.99</v>
       </c>
       <c r="G264" s="29"/>
     </row>
     <row r="265" spans="1:15">
       <c r="B265" s="26" t="s">
         <v>268</v>
       </c>
       <c r="C265" s="26">
         <v>240</v>
       </c>
       <c r="D265" s="26">
         <v>4560</v>
       </c>
       <c r="E265" s="26">
-        <v>118.9</v>
+        <v>110.9</v>
       </c>
       <c r="F265" s="28">
-        <v>116.9</v>
+        <v>108.9</v>
       </c>
       <c r="G265" s="29"/>
     </row>
     <row r="266" spans="1:15">
       <c r="B266" s="26" t="s">
         <v>269</v>
       </c>
       <c r="C266" s="26">
         <v>256</v>
       </c>
       <c r="D266" s="26">
-        <v>4608</v>
+        <v>5120</v>
       </c>
       <c r="E266" s="26">
-        <v>128.9</v>
+        <v>120.9</v>
       </c>
       <c r="F266" s="28">
-        <v>126.9</v>
+        <v>118.9</v>
       </c>
       <c r="G266" s="29"/>
     </row>
     <row r="267" spans="1:15">
-      <c r="B267" s="26" t="s">
+      <c r="B267" s="25" t="s">
         <v>270</v>
       </c>
-      <c r="C267" s="26">
-[...11 lines deleted...]
-      <c r="G267" s="29"/>
+      <c r="C267" s="27"/>
+      <c r="D267" s="27"/>
+      <c r="E267" s="27"/>
+      <c r="F267" s="27"/>
+      <c r="G267" s="27"/>
     </row>
     <row r="268" spans="1:15">
       <c r="B268" s="26" t="s">
         <v>271</v>
       </c>
       <c r="C268" s="26">
-        <v>240</v>
+        <v>480</v>
       </c>
       <c r="D268" s="26">
-        <v>4560</v>
+        <v>8640</v>
       </c>
       <c r="E268" s="26">
-        <v>110.9</v>
+        <v>16.0</v>
       </c>
       <c r="F268" s="28">
-        <v>108.9</v>
+        <v>16.0</v>
       </c>
       <c r="G268" s="29"/>
     </row>
     <row r="269" spans="1:15">
       <c r="B269" s="26" t="s">
         <v>272</v>
       </c>
       <c r="C269" s="26">
-        <v>256</v>
+        <v>352</v>
       </c>
       <c r="D269" s="26">
-        <v>5120</v>
+        <v>6336</v>
       </c>
       <c r="E269" s="26">
-        <v>120.9</v>
+        <v>21.6</v>
       </c>
       <c r="F269" s="28">
-        <v>118.9</v>
+        <v>21.6</v>
       </c>
       <c r="G269" s="29"/>
     </row>
     <row r="270" spans="1:15">
-      <c r="B270" s="25" t="s">
+      <c r="B270" s="26" t="s">
         <v>273</v>
       </c>
-      <c r="C270" s="27"/>
-[...3 lines deleted...]
-      <c r="G270" s="27"/>
+      <c r="C270" s="26">
+        <v>480</v>
+      </c>
+      <c r="D270" s="26">
+        <v>8640</v>
+      </c>
+      <c r="E270" s="26">
+        <v>35.9</v>
+      </c>
+      <c r="F270" s="28">
+        <v>35.9</v>
+      </c>
+      <c r="G270" s="29"/>
     </row>
     <row r="271" spans="1:15">
       <c r="B271" s="26" t="s">
         <v>274</v>
       </c>
       <c r="C271" s="26">
-        <v>480</v>
+        <v>352</v>
       </c>
       <c r="D271" s="26">
-        <v>8640</v>
+        <v>6336</v>
       </c>
       <c r="E271" s="26">
-        <v>16.0</v>
+        <v>48.5</v>
       </c>
       <c r="F271" s="28">
-        <v>16.0</v>
+        <v>48.5</v>
       </c>
       <c r="G271" s="29"/>
     </row>
     <row r="272" spans="1:15">
-      <c r="B272" s="26" t="s">
+      <c r="B272" s="25" t="s">
         <v>275</v>
       </c>
-      <c r="C272" s="26">
-[...11 lines deleted...]
-      <c r="G272" s="29"/>
+      <c r="C272" s="27"/>
+      <c r="D272" s="27"/>
+      <c r="E272" s="27"/>
+      <c r="F272" s="27"/>
+      <c r="G272" s="27"/>
     </row>
     <row r="273" spans="1:15">
       <c r="B273" s="26" t="s">
         <v>276</v>
       </c>
       <c r="C273" s="26">
-        <v>480</v>
+        <v>448</v>
       </c>
       <c r="D273" s="26">
-        <v>8640</v>
+        <v>7440</v>
       </c>
       <c r="E273" s="26">
-        <v>35.9</v>
+        <v>37.4</v>
       </c>
       <c r="F273" s="28">
-        <v>35.9</v>
+        <v>37.2</v>
       </c>
       <c r="G273" s="29"/>
     </row>
     <row r="274" spans="1:15">
       <c r="B274" s="26" t="s">
         <v>277</v>
       </c>
       <c r="C274" s="26">
-        <v>352</v>
+        <v>448</v>
       </c>
       <c r="D274" s="26">
-        <v>6336</v>
+        <v>7440</v>
       </c>
       <c r="E274" s="26">
-        <v>48.5</v>
+        <v>52.4</v>
       </c>
       <c r="F274" s="28">
-        <v>48.5</v>
+        <v>50.4</v>
       </c>
       <c r="G274" s="29"/>
     </row>
     <row r="275" spans="1:15">
-      <c r="B275" s="25" t="s">
+      <c r="B275" s="26" t="s">
         <v>278</v>
       </c>
-      <c r="C275" s="27"/>
-[...3 lines deleted...]
-      <c r="G275" s="27"/>
+      <c r="C275" s="26">
+        <v>448</v>
+      </c>
+      <c r="D275" s="26">
+        <v>7440</v>
+      </c>
+      <c r="E275" s="26">
+        <v>60.7</v>
+      </c>
+      <c r="F275" s="28">
+        <v>58.7</v>
+      </c>
+      <c r="G275" s="29"/>
     </row>
     <row r="276" spans="1:15">
       <c r="B276" s="26" t="s">
         <v>279</v>
       </c>
       <c r="C276" s="26">
         <v>448</v>
       </c>
       <c r="D276" s="26">
         <v>7440</v>
       </c>
       <c r="E276" s="26">
-        <v>37.4</v>
+        <v>50.5</v>
       </c>
       <c r="F276" s="28">
-        <v>37.2</v>
+        <v>48.5</v>
       </c>
       <c r="G276" s="29"/>
     </row>
     <row r="277" spans="1:15">
       <c r="B277" s="26" t="s">
         <v>280</v>
       </c>
       <c r="C277" s="26">
         <v>448</v>
       </c>
       <c r="D277" s="26">
         <v>7440</v>
       </c>
       <c r="E277" s="26">
         <v>52.4</v>
       </c>
       <c r="F277" s="28">
         <v>50.4</v>
       </c>
       <c r="G277" s="29"/>
     </row>
     <row r="278" spans="1:15">
       <c r="B278" s="26" t="s">
         <v>281</v>
       </c>
       <c r="C278" s="26">
         <v>448</v>
       </c>
       <c r="D278" s="26">
         <v>7440</v>
       </c>
       <c r="E278" s="26">
-        <v>60.7</v>
+        <v>50.5</v>
       </c>
       <c r="F278" s="28">
-        <v>58.7</v>
+        <v>48.5</v>
       </c>
       <c r="G278" s="29"/>
     </row>
     <row r="279" spans="1:15">
-      <c r="B279" s="26" t="s">
+      <c r="B279" s="25" t="s">
         <v>282</v>
       </c>
-      <c r="C279" s="26">
-[...11 lines deleted...]
-      <c r="G279" s="29"/>
+      <c r="C279" s="27"/>
+      <c r="D279" s="27"/>
+      <c r="E279" s="27"/>
+      <c r="F279" s="27"/>
+      <c r="G279" s="27"/>
     </row>
     <row r="280" spans="1:15">
       <c r="B280" s="26" t="s">
         <v>283</v>
       </c>
       <c r="C280" s="26">
-        <v>448</v>
+        <v>352</v>
       </c>
       <c r="D280" s="26">
-        <v>7440</v>
+        <v>6336</v>
       </c>
       <c r="E280" s="26">
-        <v>52.4</v>
+        <v>71.56</v>
       </c>
       <c r="F280" s="28">
-        <v>50.4</v>
+        <v>63.84</v>
       </c>
       <c r="G280" s="29"/>
     </row>
     <row r="281" spans="1:15">
       <c r="B281" s="26" t="s">
         <v>284</v>
       </c>
       <c r="C281" s="26">
-        <v>448</v>
+        <v>352</v>
       </c>
       <c r="D281" s="26">
-        <v>7440</v>
+        <v>6336</v>
       </c>
       <c r="E281" s="26">
-        <v>50.5</v>
+        <v>71.56</v>
       </c>
       <c r="F281" s="28">
-        <v>48.5</v>
+        <v>63.84</v>
       </c>
       <c r="G281" s="29"/>
     </row>
     <row r="282" spans="1:15">
-      <c r="B282" s="25" t="s">
+      <c r="B282" s="26" t="s">
         <v>285</v>
       </c>
-      <c r="C282" s="27"/>
-[...3 lines deleted...]
-      <c r="G282" s="27"/>
+      <c r="C282" s="26">
+        <v>352</v>
+      </c>
+      <c r="D282" s="26">
+        <v>6336</v>
+      </c>
+      <c r="E282" s="26">
+        <v>71.56</v>
+      </c>
+      <c r="F282" s="28">
+        <v>63.84</v>
+      </c>
+      <c r="G282" s="29"/>
     </row>
     <row r="283" spans="1:15">
       <c r="B283" s="26" t="s">
         <v>286</v>
       </c>
       <c r="C283" s="26">
         <v>352</v>
       </c>
       <c r="D283" s="26">
         <v>6336</v>
       </c>
       <c r="E283" s="26">
-        <v>75.0</v>
+        <v>45.21</v>
       </c>
       <c r="F283" s="28">
-        <v>71.5</v>
+        <v>40.32</v>
       </c>
       <c r="G283" s="29"/>
     </row>
     <row r="284" spans="1:15">
       <c r="B284" s="26" t="s">
         <v>287</v>
       </c>
       <c r="C284" s="26">
         <v>352</v>
       </c>
       <c r="D284" s="26">
         <v>6336</v>
       </c>
       <c r="E284" s="26">
-        <v>75.0</v>
+        <v>45.21</v>
       </c>
       <c r="F284" s="28">
-        <v>71.5</v>
+        <v>40.32</v>
       </c>
       <c r="G284" s="29"/>
     </row>
     <row r="285" spans="1:15">
       <c r="B285" s="26" t="s">
         <v>288</v>
       </c>
       <c r="C285" s="26">
         <v>352</v>
       </c>
       <c r="D285" s="26">
         <v>6336</v>
       </c>
       <c r="E285" s="26">
-        <v>75.0</v>
+        <v>45.21</v>
       </c>
       <c r="F285" s="28">
-        <v>71.5</v>
+        <v>40.32</v>
       </c>
       <c r="G285" s="29"/>
     </row>
     <row r="286" spans="1:15">
       <c r="B286" s="26" t="s">
         <v>289</v>
       </c>
       <c r="C286" s="26">
         <v>352</v>
       </c>
       <c r="D286" s="26">
         <v>6336</v>
       </c>
       <c r="E286" s="26">
-        <v>72.1</v>
+        <v>88.89</v>
       </c>
       <c r="F286" s="28">
-        <v>69.1</v>
+        <v>79.3</v>
       </c>
       <c r="G286" s="29"/>
     </row>
     <row r="287" spans="1:15">
       <c r="B287" s="26" t="s">
         <v>290</v>
       </c>
       <c r="C287" s="26">
         <v>352</v>
       </c>
       <c r="D287" s="26">
         <v>6336</v>
       </c>
       <c r="E287" s="26">
-        <v>72.1</v>
+        <v>44.76</v>
       </c>
       <c r="F287" s="28">
-        <v>69.1</v>
+        <v>38.64</v>
       </c>
       <c r="G287" s="29"/>
     </row>
     <row r="288" spans="1:15">
       <c r="B288" s="26" t="s">
         <v>291</v>
       </c>
       <c r="C288" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D288" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E288" s="26">
-        <v>72.1</v>
+        <v>51.3</v>
       </c>
       <c r="F288" s="28">
-        <v>69.1</v>
+        <v>45.6</v>
       </c>
       <c r="G288" s="29"/>
     </row>
     <row r="289" spans="1:15">
       <c r="B289" s="26" t="s">
         <v>292</v>
       </c>
       <c r="C289" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D289" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E289" s="26">
-        <v>39.14</v>
+        <v>51.3</v>
       </c>
       <c r="F289" s="28">
-        <v>34.25</v>
+        <v>45.6</v>
       </c>
       <c r="G289" s="29"/>
     </row>
     <row r="290" spans="1:15">
       <c r="B290" s="26" t="s">
         <v>293</v>
       </c>
       <c r="C290" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D290" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E290" s="26">
-        <v>39.14</v>
+        <v>51.3</v>
       </c>
       <c r="F290" s="28">
-        <v>34.25</v>
+        <v>45.6</v>
       </c>
       <c r="G290" s="29"/>
     </row>
     <row r="291" spans="1:15">
       <c r="B291" s="26" t="s">
         <v>294</v>
       </c>
       <c r="C291" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D291" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E291" s="26">
-        <v>39.14</v>
+        <v>32.42</v>
       </c>
       <c r="F291" s="28">
-        <v>34.25</v>
+        <v>28.8</v>
       </c>
       <c r="G291" s="29"/>
     </row>
     <row r="292" spans="1:15">
       <c r="B292" s="26" t="s">
         <v>295</v>
       </c>
       <c r="C292" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D292" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E292" s="26">
-        <v>88.0</v>
+        <v>32.42</v>
       </c>
       <c r="F292" s="28">
-        <v>84.5</v>
+        <v>28.8</v>
       </c>
       <c r="G292" s="29"/>
     </row>
     <row r="293" spans="1:15">
       <c r="B293" s="26" t="s">
         <v>296</v>
       </c>
       <c r="C293" s="26">
-        <v>352</v>
+        <v>480</v>
       </c>
       <c r="D293" s="26">
-        <v>6336</v>
+        <v>8640</v>
       </c>
       <c r="E293" s="26">
-        <v>59.4</v>
+        <v>32.42</v>
       </c>
       <c r="F293" s="28">
-        <v>55.9</v>
+        <v>28.8</v>
       </c>
       <c r="G293" s="29"/>
     </row>
     <row r="294" spans="1:15">
       <c r="B294" s="26" t="s">
         <v>297</v>
       </c>
       <c r="C294" s="26">
         <v>480</v>
       </c>
       <c r="D294" s="26">
         <v>8640</v>
       </c>
       <c r="E294" s="26">
-        <v>56.1</v>
+        <v>63.72</v>
       </c>
       <c r="F294" s="28">
-        <v>53.1</v>
+        <v>56.64</v>
       </c>
       <c r="G294" s="29"/>
     </row>
     <row r="295" spans="1:15">
       <c r="B295" s="26" t="s">
         <v>298</v>
       </c>
       <c r="C295" s="26">
         <v>480</v>
       </c>
       <c r="D295" s="26">
         <v>8640</v>
       </c>
       <c r="E295" s="26">
-        <v>56.1</v>
+        <v>36.13</v>
       </c>
       <c r="F295" s="28">
-        <v>53.1</v>
+        <v>27.6</v>
       </c>
       <c r="G295" s="29"/>
     </row>
     <row r="296" spans="1:15">
-      <c r="B296" s="26" t="s">
+      <c r="B296" s="25" t="s">
         <v>299</v>
       </c>
-      <c r="C296" s="26">
-[...11 lines deleted...]
-      <c r="G296" s="29"/>
+      <c r="C296" s="27"/>
+      <c r="D296" s="27"/>
+      <c r="E296" s="27"/>
+      <c r="F296" s="27"/>
+      <c r="G296" s="27"/>
     </row>
     <row r="297" spans="1:15">
       <c r="B297" s="26" t="s">
         <v>300</v>
       </c>
       <c r="C297" s="26">
-        <v>480</v>
+        <v>320</v>
       </c>
       <c r="D297" s="26">
-        <v>8640</v>
+        <v>6400</v>
       </c>
       <c r="E297" s="26">
-        <v>54.3</v>
+        <v>77.52</v>
       </c>
       <c r="F297" s="28">
-        <v>51.3</v>
+        <v>75.52</v>
       </c>
       <c r="G297" s="29"/>
     </row>
     <row r="298" spans="1:15">
       <c r="B298" s="26" t="s">
         <v>301</v>
       </c>
       <c r="C298" s="26">
-        <v>480</v>
+        <v>320</v>
       </c>
       <c r="D298" s="26">
-        <v>8640</v>
+        <v>6400</v>
       </c>
       <c r="E298" s="26">
-        <v>54.3</v>
+        <v>54.37</v>
       </c>
       <c r="F298" s="28">
-        <v>51.3</v>
+        <v>52.37</v>
       </c>
       <c r="G298" s="29"/>
     </row>
     <row r="299" spans="1:15">
       <c r="B299" s="26" t="s">
         <v>302</v>
       </c>
       <c r="C299" s="26">
-        <v>480</v>
+        <v>320</v>
       </c>
       <c r="D299" s="26">
-        <v>8640</v>
+        <v>6400</v>
       </c>
       <c r="E299" s="26">
-        <v>54.3</v>
+        <v>50.99</v>
       </c>
       <c r="F299" s="28">
-        <v>51.3</v>
+        <v>48.99</v>
       </c>
       <c r="G299" s="29"/>
     </row>
     <row r="300" spans="1:15">
       <c r="B300" s="26" t="s">
         <v>303</v>
       </c>
       <c r="C300" s="26">
-        <v>480</v>
+        <v>320</v>
       </c>
       <c r="D300" s="26">
-        <v>8640</v>
+        <v>6400</v>
       </c>
       <c r="E300" s="26">
-        <v>28.91</v>
+        <v>86.08</v>
       </c>
       <c r="F300" s="28">
-        <v>25.29</v>
+        <v>84.08</v>
       </c>
       <c r="G300" s="29"/>
     </row>
     <row r="301" spans="1:15">
       <c r="B301" s="26" t="s">
         <v>304</v>
       </c>
       <c r="C301" s="26">
-        <v>480</v>
+        <v>320</v>
       </c>
       <c r="D301" s="26">
-        <v>8640</v>
+        <v>6400</v>
       </c>
       <c r="E301" s="26">
-        <v>28.91</v>
+        <v>53.85</v>
       </c>
       <c r="F301" s="28">
-        <v>25.29</v>
+        <v>51.85</v>
       </c>
       <c r="G301" s="29"/>
     </row>
     <row r="302" spans="1:15">
       <c r="B302" s="26" t="s">
         <v>305</v>
       </c>
       <c r="C302" s="26">
-        <v>480</v>
+        <v>384</v>
       </c>
       <c r="D302" s="26">
-        <v>8640</v>
+        <v>6912</v>
       </c>
       <c r="E302" s="26">
-        <v>28.91</v>
+        <v>50.74</v>
       </c>
       <c r="F302" s="28">
-        <v>25.29</v>
+        <v>48.74</v>
       </c>
       <c r="G302" s="29"/>
     </row>
     <row r="303" spans="1:15">
       <c r="B303" s="26" t="s">
         <v>306</v>
       </c>
       <c r="C303" s="26">
         <v>480</v>
       </c>
       <c r="D303" s="26">
-        <v>8640</v>
+        <v>7680</v>
       </c>
       <c r="E303" s="26">
-        <v>65.7</v>
+        <v>58.44</v>
       </c>
       <c r="F303" s="28">
-        <v>62.7</v>
+        <v>56.44</v>
       </c>
       <c r="G303" s="29"/>
     </row>
     <row r="304" spans="1:15">
       <c r="B304" s="26" t="s">
         <v>307</v>
       </c>
       <c r="C304" s="26">
         <v>480</v>
       </c>
       <c r="D304" s="26">
         <v>8640</v>
       </c>
       <c r="E304" s="26">
-        <v>44.6</v>
+        <v>57.94</v>
       </c>
       <c r="F304" s="28">
-        <v>41.6</v>
+        <v>55.94</v>
       </c>
       <c r="G304" s="29"/>
     </row>
     <row r="305" spans="1:15">
-      <c r="B305" s="25" t="s">
+      <c r="B305" s="26" t="s">
         <v>308</v>
       </c>
-      <c r="C305" s="27"/>
-[...3 lines deleted...]
-      <c r="G305" s="27"/>
+      <c r="C305" s="26">
+        <v>480</v>
+      </c>
+      <c r="D305" s="26">
+        <v>7680</v>
+      </c>
+      <c r="E305" s="26">
+        <v>41.29</v>
+      </c>
+      <c r="F305" s="28">
+        <v>39.29</v>
+      </c>
+      <c r="G305" s="29"/>
     </row>
     <row r="306" spans="1:15">
       <c r="B306" s="26" t="s">
         <v>309</v>
       </c>
       <c r="C306" s="26">
-        <v>320</v>
+        <v>480</v>
       </c>
       <c r="D306" s="26">
-        <v>6400</v>
+        <v>8640</v>
       </c>
       <c r="E306" s="26">
-        <v>77.52</v>
+        <v>40.79</v>
       </c>
       <c r="F306" s="28">
-        <v>75.52</v>
+        <v>38.79</v>
       </c>
       <c r="G306" s="29"/>
     </row>
     <row r="307" spans="1:15">
       <c r="B307" s="26" t="s">
         <v>310</v>
       </c>
       <c r="C307" s="26">
-        <v>320</v>
+        <v>480</v>
       </c>
       <c r="D307" s="26">
-        <v>6400</v>
+        <v>7680</v>
       </c>
       <c r="E307" s="26">
-        <v>54.37</v>
+        <v>38.79</v>
       </c>
       <c r="F307" s="28">
-        <v>52.37</v>
+        <v>36.79</v>
       </c>
       <c r="G307" s="29"/>
     </row>
     <row r="308" spans="1:15">
       <c r="B308" s="26" t="s">
         <v>311</v>
       </c>
       <c r="C308" s="26">
-        <v>320</v>
+        <v>480</v>
       </c>
       <c r="D308" s="26">
-        <v>6400</v>
+        <v>8640</v>
       </c>
       <c r="E308" s="26">
-        <v>50.99</v>
+        <v>38.29</v>
       </c>
       <c r="F308" s="28">
-        <v>48.99</v>
+        <v>36.29</v>
       </c>
       <c r="G308" s="29"/>
     </row>
     <row r="309" spans="1:15">
       <c r="B309" s="26" t="s">
         <v>312</v>
       </c>
       <c r="C309" s="26">
-        <v>320</v>
+        <v>480</v>
       </c>
       <c r="D309" s="26">
-        <v>6400</v>
+        <v>7680</v>
       </c>
       <c r="E309" s="26">
-        <v>86.08</v>
+        <v>64.78</v>
       </c>
       <c r="F309" s="28">
-        <v>84.08</v>
+        <v>62.78</v>
       </c>
       <c r="G309" s="29"/>
     </row>
     <row r="310" spans="1:15">
       <c r="B310" s="26" t="s">
         <v>313</v>
       </c>
       <c r="C310" s="26">
-        <v>320</v>
+        <v>480</v>
       </c>
       <c r="D310" s="26">
-        <v>6400</v>
+        <v>7680</v>
       </c>
       <c r="E310" s="26">
-        <v>53.85</v>
+        <v>64.28</v>
       </c>
       <c r="F310" s="28">
-        <v>51.85</v>
+        <v>62.28</v>
       </c>
       <c r="G310" s="29"/>
     </row>
     <row r="311" spans="1:15">
       <c r="B311" s="26" t="s">
         <v>314</v>
       </c>
       <c r="C311" s="26">
-        <v>384</v>
+        <v>480</v>
       </c>
       <c r="D311" s="26">
-        <v>6912</v>
+        <v>7680</v>
       </c>
       <c r="E311" s="26">
-        <v>50.74</v>
+        <v>40.91</v>
       </c>
       <c r="F311" s="28">
-        <v>48.74</v>
+        <v>38.91</v>
       </c>
       <c r="G311" s="29"/>
     </row>
     <row r="312" spans="1:15">
       <c r="B312" s="26" t="s">
         <v>315</v>
       </c>
       <c r="C312" s="26">
         <v>480</v>
       </c>
       <c r="D312" s="26">
-        <v>7680</v>
+        <v>8640</v>
       </c>
       <c r="E312" s="26">
-        <v>58.44</v>
+        <v>40.41</v>
       </c>
       <c r="F312" s="28">
-        <v>56.44</v>
+        <v>38.41</v>
       </c>
       <c r="G312" s="29"/>
     </row>
     <row r="313" spans="1:15">
       <c r="B313" s="26" t="s">
         <v>316</v>
       </c>
       <c r="C313" s="26">
         <v>480</v>
       </c>
       <c r="D313" s="26">
         <v>8640</v>
       </c>
       <c r="E313" s="26">
-        <v>57.94</v>
+        <v>38.1</v>
       </c>
       <c r="F313" s="28">
-        <v>55.94</v>
+        <v>34.3</v>
       </c>
       <c r="G313" s="29"/>
-    </row>
-[...160 lines deleted...]
-      <c r="G322" s="29"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="B6:G6"/>
-    <mergeCell ref="B139:G139"/>
-[...9 lines deleted...]
-    <mergeCell ref="B305:G305"/>
+    <mergeCell ref="B138:G138"/>
+    <mergeCell ref="B154:G154"/>
+    <mergeCell ref="B167:G167"/>
+    <mergeCell ref="B179:G179"/>
+    <mergeCell ref="B215:G215"/>
+    <mergeCell ref="B231:G231"/>
+    <mergeCell ref="B241:G241"/>
+    <mergeCell ref="B267:G267"/>
+    <mergeCell ref="B272:G272"/>
+    <mergeCell ref="B279:G279"/>
+    <mergeCell ref="B296:G296"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>